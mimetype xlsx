--- v0 (2026-07-26)
+++ v1 (2026-08-22)
@@ -1,162 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Comunicacio\Seu electrònica\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6BDA65E2-49E8-481D-A17C-38E0C2B04B15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{39AA1CFC-BC1F-42DF-B9FA-F90F9950642C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="25080" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{B60905D3-775A-45C4-A114-30FDBD70A582}"/>
   </bookViews>
   <sheets>
     <sheet name="Resolucions judicials" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Concepte</t>
   </si>
   <si>
     <t>Sentència del Jutjat Contenciós Administratiu núm. 8 de Barcelona</t>
   </si>
   <si>
     <t>Sentència del Jutjat Contenciós Administratiu núm. 14 de Barcelona</t>
   </si>
   <si>
     <t>Sentència del Jutjat Social núm. 25 de Barcelona</t>
   </si>
   <si>
     <t>Sentència dictada per la Secció Quarta de la Sala Contenciosa Administrativa del TSJC</t>
   </si>
   <si>
     <t>Sentència dictada pel Tribunal Superior de Justícia de Catalunya</t>
   </si>
   <si>
     <t>Sentència dictada per la Secció Cinquena de la Sala Contenciosa Administrativa del TSJC</t>
   </si>
   <si>
     <t>Sentència dictada pel Jutjat Contenciós Administratiu núm. 3 de Barcelona</t>
   </si>
   <si>
     <t>Sentència (no ferma) dictada pel Tribunal de Cuentas</t>
   </si>
   <si>
     <t>Nota en referència a la Sentència núm. 7/2026 de la Sala de Justícia del Tribunal de Comptes</t>
   </si>
   <si>
     <t>Sentència núm. 7/2026 de la Sala de Justícia del Tribunal de Comptes</t>
+  </si>
+  <si>
+    <t>Data d'actualització: 24 de juliol de 2026</t>
+  </si>
+  <si>
+    <t>Data de propera actualització: 31 de desembre de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="169" formatCode="dd/mm/yyyy;@"/>
+    <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aribau Grotesk Offc"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aribau Grotesk Offc"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aribau Grotesk Offc"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Aribau Grotesk Offc"/>
       <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aribau Grotesk Offc"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color auto="1"/>
       </bottom>
@@ -176,75 +188,76 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Enllaç" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
@@ -544,54 +557,54 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/10906-sentencia-no-ferma-signada-el-31-10-2025-pel-tribunal-de-cuentas.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/1022-sentencia-del-jutjat-social-num-25-de-barcelona-de-04-01-2019.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/10656-sentencia-dictada-el-11-03-2025-pel-jutjat-contencios-administratiu-num-3-de-barcelona.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/919-sentencia-del-jutjat-contencios-administratiu-num-14-de-barcelona-de-23-5-2018.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/324-sentencia-del-jutjat-contencios-administratiu-num-8-de-barcelona-de-07-04-2016.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/2013-sentencia-dictada-el-26-03-2021-per-la-seccio-cinquena-de-la-sala-contenciosa-administrativa-del-tsjc.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/1544-sentencia-dictada-l-11-11-19-pel-tribunal-superior-de-justicia-de-catalunya.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/14520-sentencia-num-7-2026-de-13-de-maig-de-la-sala-de-justicia-del-tribunal-de-comptes.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/1489-sentencia-dictada-el-16-07-2019-per-la-seccio-quarta-de-la-sala-contenciosa-administrativa-del-tsjc.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seuelectronica.antifrau.cat/ca/resolucions-judicials/send/44-resolucions-judicials/14246-nota-en-referencia-a-la-sentencia-num-7-2026-de-13-de-maig-de-la-sala-de-justicia-del-tribunal-de-comptes.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A467EF71-B2A1-4945-A141-EA74C83EADB2}">
-  <dimension ref="A1:C13"/>
+  <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G23" sqref="G23"/>
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="3.5" customWidth="1"/>
     <col min="3" max="3" width="68.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3">
         <v>46155</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="5" t="s">
         <v>11</v>
       </c>
@@ -660,50 +673,60 @@
       </c>
     </row>
     <row r="10" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
         <v>43243</v>
       </c>
       <c r="B10" s="4"/>
       <c r="C10" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
         <v>42467</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="1"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="1"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="10" t="s">
+        <v>13</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C11" r:id="rId1" xr:uid="{7AE6B1AF-FA5C-46DE-B90B-9DBF2F6D11AF}"/>
     <hyperlink ref="C10" r:id="rId2" xr:uid="{61770BEE-5DCF-4F89-9C2E-0572F0BA76C7}"/>
     <hyperlink ref="C9" r:id="rId3" xr:uid="{B34E7CCE-8076-4CE7-93C1-5E9AF010EB17}"/>
     <hyperlink ref="C8" r:id="rId4" xr:uid="{B040924F-3759-4FFA-A959-15E6835182AA}"/>
     <hyperlink ref="C7" r:id="rId5" xr:uid="{33B0D9E3-E398-47C7-A21F-42B6F5BB1440}"/>
     <hyperlink ref="C6" r:id="rId6" xr:uid="{4382EF27-9C93-43EB-80CA-0D48B05DBDFC}"/>
     <hyperlink ref="C5" r:id="rId7" xr:uid="{34AD8667-2C95-42C0-8DB6-BB7F4F326711}"/>
     <hyperlink ref="C4" r:id="rId8" xr:uid="{F3DEA796-8B7D-4925-85D1-7A3B6175FAAB}"/>
     <hyperlink ref="C3" r:id="rId9" xr:uid="{27277C17-9284-4548-9581-ADD4BF1637E7}"/>
     <hyperlink ref="C2" r:id="rId10" xr:uid="{3F967B5C-E77D-4716-9A67-01A06904B5F1}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>