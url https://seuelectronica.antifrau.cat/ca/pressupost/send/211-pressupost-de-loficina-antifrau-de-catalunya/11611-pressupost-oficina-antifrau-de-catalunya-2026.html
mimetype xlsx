--- v0 (2026-07-17)
+++ v1 (2026-10-30)
@@ -2,151 +2,152 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\SEU ELECTRÒNICA GESTIÓ ECONÒMICA\Pressupost de l'Oficina Antifrau de Catalunya\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7724F51-D680-4AF6-B4B5-9DEF19718883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B0C1DC9-F071-4266-9FBB-7CA06B67E9A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="431" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!$8:$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E134" i="5" l="1"/>
+  <c r="E138" i="5" l="1"/>
+  <c r="E130" i="5"/>
+  <c r="E110" i="5"/>
+  <c r="E65" i="5"/>
+  <c r="E54" i="5"/>
+  <c r="E32" i="5"/>
+  <c r="E28" i="5"/>
+  <c r="E33" i="5" s="1"/>
+  <c r="E23" i="5"/>
   <c r="E103" i="5"/>
   <c r="E67" i="5"/>
-  <c r="E28" i="5"/>
-[...12 lines deleted...]
-  <c r="E119" i="5" s="1"/>
+  <c r="E35" i="5"/>
+  <c r="E44" i="5"/>
+  <c r="E139" i="5" l="1"/>
+  <c r="E133" i="5"/>
+  <c r="E134" i="5" s="1"/>
+  <c r="E131" i="5"/>
+  <c r="E126" i="5"/>
+  <c r="E127" i="5" s="1"/>
+  <c r="E123" i="5"/>
+  <c r="E124" i="5" s="1"/>
+  <c r="E120" i="5"/>
+  <c r="E121" i="5" s="1"/>
+  <c r="E116" i="5"/>
   <c r="E114" i="5"/>
   <c r="E112" i="5"/>
-  <c r="E110" i="5"/>
+  <c r="E117" i="5" s="1"/>
   <c r="E106" i="5"/>
   <c r="E107" i="5" s="1"/>
   <c r="E101" i="5"/>
   <c r="E104" i="5" s="1"/>
   <c r="E98" i="5"/>
   <c r="E93" i="5"/>
   <c r="E86" i="5"/>
   <c r="E73" i="5"/>
   <c r="E71" i="5"/>
   <c r="E69" i="5"/>
-  <c r="E60" i="5"/>
+  <c r="E62" i="5"/>
+  <c r="E58" i="5"/>
   <c r="E56" i="5"/>
-  <c r="E54" i="5"/>
-  <c r="E52" i="5"/>
+  <c r="E51" i="5"/>
   <c r="E48" i="5"/>
-  <c r="E45" i="5"/>
-[...7 lines deleted...]
-  <c r="E26" i="5" s="1"/>
+  <c r="E46" i="5"/>
+  <c r="E38" i="5"/>
+  <c r="E39" i="5" s="1"/>
+  <c r="E36" i="5"/>
   <c r="E20" i="5"/>
   <c r="E18" i="5"/>
+  <c r="E24" i="5" s="1"/>
   <c r="E16" i="5"/>
   <c r="E15" i="5"/>
   <c r="E11" i="5"/>
   <c r="E12" i="5" s="1"/>
-  <c r="E21" i="5" l="1"/>
-[...5 lines deleted...]
-  <c r="E46" i="5"/>
+  <c r="F40" i="5" l="1"/>
+  <c r="E49" i="5"/>
+  <c r="F140" i="5"/>
+  <c r="F118" i="5"/>
+  <c r="E59" i="5"/>
   <c r="E99" i="5"/>
   <c r="F108" i="5" l="1"/>
-  <c r="F138" i="5" s="1"/>
+  <c r="F142" i="5" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="188">
   <si>
     <t>Aplicació</t>
   </si>
   <si>
     <t>Denominació de l'aplicació</t>
   </si>
   <si>
     <t>1000001</t>
   </si>
   <si>
     <t>Retribucions bàsiques</t>
   </si>
   <si>
     <t>Retribucions complementàries</t>
   </si>
   <si>
     <t>1100001</t>
   </si>
   <si>
     <t>1100002</t>
   </si>
   <si>
     <t>1200001</t>
   </si>
   <si>
@@ -155,152 +156,116 @@
   <si>
     <t>1300001</t>
   </si>
   <si>
     <t>1300002</t>
   </si>
   <si>
     <t>1300003</t>
   </si>
   <si>
     <t>Altres remuneracions</t>
   </si>
   <si>
     <t>1600001</t>
   </si>
   <si>
     <t>Seguretat Social</t>
   </si>
   <si>
     <t>1720001</t>
   </si>
   <si>
     <t>Prestacions complementàries</t>
   </si>
   <si>
-    <t>2000002</t>
-[...10 lines deleted...]
-  <si>
     <t>2020001</t>
   </si>
   <si>
     <t>Lloguers i cànons d'equips per a procés de dades</t>
   </si>
   <si>
     <t>2020002</t>
   </si>
   <si>
     <t>Lloguers d'equips de reprografia i fotocopiadores</t>
   </si>
   <si>
     <t>2030001</t>
   </si>
   <si>
     <t>Lloguers i cànons d'altre immobilitzat material</t>
   </si>
   <si>
     <t>2040001</t>
   </si>
   <si>
     <t>Altres lloguers i cànons</t>
   </si>
   <si>
     <t>2100001</t>
   </si>
   <si>
     <t>Conservació, reparació i manteniment terrenys, bén s naturals, edificis i altres constr.</t>
   </si>
   <si>
     <t>2120001</t>
   </si>
   <si>
     <t>Conservació, reparació i manteniment d'equips per a procés de dades</t>
   </si>
   <si>
-    <t>2120002</t>
-[...4 lines deleted...]
-  <si>
     <t>2120003</t>
   </si>
   <si>
     <t>Manteniment d'aplicacions informàtiques</t>
   </si>
   <si>
     <t>2130001</t>
   </si>
   <si>
-    <t>Conservació, reparació i manteniment d'altre immob ilitzat material</t>
-[...1 lines deleted...]
-  <si>
     <t>2140001</t>
   </si>
   <si>
-    <t>Altres despeses de conservació, reparació i manten iment</t>
-[...1 lines deleted...]
-  <si>
     <t>2200001</t>
   </si>
   <si>
     <t>Material ordinari no inventariable</t>
   </si>
   <si>
     <t>2200002</t>
   </si>
   <si>
     <t>Premsa, revistes, llibres i altres publicacions</t>
   </si>
   <si>
     <t>2210001</t>
   </si>
   <si>
     <t>Aigua i energia</t>
   </si>
   <si>
-    <t>2210002</t>
-[...10 lines deleted...]
-  <si>
     <t>2210089</t>
   </si>
   <si>
     <t>Altres subministraments</t>
   </si>
   <si>
     <t>2220001</t>
   </si>
   <si>
     <t>Despeses postals, missatgeria i altres similars</t>
   </si>
   <si>
     <t>2230001</t>
   </si>
   <si>
     <t>Transports</t>
   </si>
   <si>
     <t>2240001</t>
   </si>
   <si>
     <t>Despeses d'assegurances</t>
   </si>
   <si>
     <t>2250001</t>
@@ -495,56 +460,50 @@
     <t>CONCEPTE 120 Retribucions bàsiques</t>
   </si>
   <si>
     <t>CONCEPTE 121 Retribucions complementàries</t>
   </si>
   <si>
     <t>CONCEPTE 130 Personal laboral</t>
   </si>
   <si>
     <t>ARTICLE 13 PERSONAL LABORAL</t>
   </si>
   <si>
     <t>CONCEPTE 160 Quotes socials</t>
   </si>
   <si>
     <t>ARTICLE 16 ASSEGURANCES I COTITZACIONS SOCIALS</t>
   </si>
   <si>
     <t>CONCEPTE 172 Altres prestacions socials</t>
   </si>
   <si>
     <t>CAPÍTOL 1 REMUNERACIONS DEL PERSONAL</t>
   </si>
   <si>
     <t>ARTICLE 17 PENSIONS I ALTRES PRESTACIONS SOCIALS</t>
-  </si>
-[...4 lines deleted...]
-    <t>CONCEPTE 201 Lloguers i cànons de material de transport</t>
   </si>
   <si>
     <t>CONCEPTE 202 Lloguers i cànons equips proc.dad., progr. i repr.</t>
   </si>
   <si>
     <t>CONCEPTE Lloguers i cànons d'altre immobilitzat material</t>
   </si>
   <si>
     <t>CONCEPTE 204 Altres lloguers i cànons</t>
   </si>
   <si>
     <t>ARTICLE 20 LLOGUERS I CÀNONS</t>
   </si>
   <si>
     <t>CONCEPTE 210 Conservació, reparació i mant. terrenys, bén natur</t>
   </si>
   <si>
     <t>CONCEPTE 212 Cons.repar.mant. equips proc.dades, progr. i repr.</t>
   </si>
   <si>
     <t>CONCEPTE 213 Conser., reparació i manteniment al. immob. mate.</t>
   </si>
   <si>
     <t>CONCEPTE 214 Al. despeses conservació, reparació i manteniment</t>
   </si>
@@ -689,79 +648,98 @@
   <si>
     <t>Ajuts al menjar</t>
   </si>
   <si>
     <t>CONCEPTE 232 Ajuts al menjar</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PRESSUPOST DE L'OFICINA ANTIFRAU DE CATALUNYA ANY 2026 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Aribau Grotesk Offc"/>
       </rPr>
       <t>(*)</t>
     </r>
   </si>
   <si>
     <t>PRESSUPOST TOTAL OFICINA ANTIFRAU DE CATALUNYA 2026</t>
   </si>
   <si>
+    <t>CONCEPTE 125 Substitucions i eventualitats personal funcionar</t>
+  </si>
+  <si>
+    <t>A famílies</t>
+  </si>
+  <si>
+    <t>6500002</t>
+  </si>
+  <si>
+    <t>Inversions en telecomunicacions</t>
+  </si>
+  <si>
+    <t>6800002</t>
+  </si>
+  <si>
+    <t>Inversions en aplicacions d'informació</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">(*) </t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Aribau Grotesk Offc"/>
       </rPr>
-      <t>Decret 272</t>
+      <t>Llei 10/2026, de 9 de juliol, de pressupostos de la Generalitat per al 2026</t>
     </r>
-    <r>
-[...9 lines deleted...]
-    <t>mentre no entrin en vigor els del 2026</t>
+  </si>
+  <si>
+    <t>CONCEPTE 131 Substitucions i eventualitats personal laboral</t>
+  </si>
+  <si>
+    <t>Conservació, reparació i manteniment d'altre immobilitzat material</t>
+  </si>
+  <si>
+    <t>Altres despeses de conservació, reparació i manteniment</t>
+  </si>
+  <si>
+    <t>CONCEPTE 480 A famílies</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -777,57 +755,62 @@
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <vertAlign val="superscript"/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color indexed="8"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -926,53 +909,50 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="6"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -981,55 +961,56 @@
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -1360,1727 +1341,1777 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B6:F142"/>
+  <dimension ref="B6:F146"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="87.109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="19.109375" style="1" customWidth="1"/>
-    <col min="5" max="5" width="19.109375" style="35" customWidth="1"/>
+    <col min="5" max="5" width="19.109375" style="34" customWidth="1"/>
     <col min="6" max="6" width="19.109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:6" ht="18" x14ac:dyDescent="0.35">
-      <c r="B6" s="53" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="53"/>
+      <c r="B6" s="51" t="s">
+        <v>175</v>
+      </c>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
     </row>
     <row r="8" spans="2:6" x14ac:dyDescent="0.3">
       <c r="F8" s="4" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
     </row>
     <row r="9" spans="2:6" s="6" customFormat="1" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="31" t="s">
+      <c r="C9" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D9" s="32" t="s">
-[...6 lines deleted...]
-        <v>176</v>
+      <c r="D9" s="31" t="s">
+        <v>163</v>
+      </c>
+      <c r="E9" s="31" t="s">
+        <v>164</v>
+      </c>
+      <c r="F9" s="31" t="s">
+        <v>162</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="D10" s="28">
-[...3 lines deleted...]
-      <c r="F10" s="29"/>
+      <c r="D10" s="52">
+        <v>607994.31000000006</v>
+      </c>
+      <c r="E10" s="35"/>
+      <c r="F10" s="28"/>
     </row>
     <row r="11" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="12"/>
       <c r="C11" s="13" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="D11" s="14"/>
-      <c r="E11" s="40">
+      <c r="E11" s="39">
         <f>SUM(D10:D10)</f>
-        <v>544973.52</v>
-[...1 lines deleted...]
-      <c r="F11" s="41"/>
+        <v>607994.31000000006</v>
+      </c>
+      <c r="F11" s="40"/>
     </row>
     <row r="12" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="16"/>
       <c r="C12" s="17" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="D12" s="18"/>
-      <c r="E12" s="42">
+      <c r="E12" s="41">
         <f>SUM(E11)</f>
-        <v>544973.52</v>
-[...1 lines deleted...]
-      <c r="F12" s="43"/>
+        <v>607994.31000000006</v>
+      </c>
+      <c r="F12" s="42"/>
     </row>
     <row r="13" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D13" s="10">
-[...3 lines deleted...]
-      <c r="F13" s="45"/>
+      <c r="D13" s="52">
+        <v>105508.51</v>
+      </c>
+      <c r="E13" s="43"/>
+      <c r="F13" s="44"/>
     </row>
     <row r="14" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="10">
-[...3 lines deleted...]
-      <c r="F14" s="45"/>
+      <c r="D14" s="52">
+        <v>6897.27</v>
+      </c>
+      <c r="E14" s="43"/>
+      <c r="F14" s="44"/>
     </row>
     <row r="15" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="12"/>
       <c r="C15" s="20" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D15" s="14"/>
-      <c r="E15" s="40">
+      <c r="E15" s="39">
         <f>SUM(D13+D14)</f>
-        <v>101550.66</v>
-[...1 lines deleted...]
-      <c r="F15" s="41"/>
+        <v>112405.78</v>
+      </c>
+      <c r="F15" s="40"/>
     </row>
     <row r="16" spans="2:6" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="17"/>
       <c r="C16" s="17" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="D16" s="21"/>
-      <c r="E16" s="42">
+      <c r="E16" s="41">
         <f>D13+D14</f>
-        <v>101550.66</v>
-[...1 lines deleted...]
-      <c r="F16" s="46"/>
+        <v>112405.78</v>
+      </c>
+      <c r="F16" s="45"/>
     </row>
     <row r="17" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D17" s="10">
-[...3 lines deleted...]
-      <c r="F17" s="45"/>
+      <c r="D17" s="52">
+        <v>4465992.0199999996</v>
+      </c>
+      <c r="E17" s="43"/>
+      <c r="F17" s="44"/>
     </row>
     <row r="18" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="12"/>
       <c r="C18" s="20" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="D18" s="14"/>
-      <c r="E18" s="40">
+      <c r="E18" s="39">
         <f>D17</f>
-        <v>2657756.7799999998</v>
-[...1 lines deleted...]
-      <c r="F18" s="41"/>
+        <v>4465992.0199999996</v>
+      </c>
+      <c r="F18" s="40"/>
     </row>
     <row r="19" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D19" s="10">
-[...3 lines deleted...]
-      <c r="F19" s="45"/>
+      <c r="D19" s="52">
+        <v>270976.52</v>
+      </c>
+      <c r="E19" s="43"/>
+      <c r="F19" s="44"/>
     </row>
     <row r="20" spans="2:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="9"/>
       <c r="C20" s="23" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="D20" s="10"/>
-      <c r="E20" s="47">
+      <c r="E20" s="46">
         <f>D19</f>
-        <v>152425.48000000001</v>
-[...13 lines deleted...]
-      <c r="F21" s="46"/>
+        <v>270976.52</v>
+      </c>
+      <c r="F20" s="44"/>
+    </row>
+    <row r="21" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="38">
+        <v>1250001</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D21" s="10">
+        <v>494180.33</v>
+      </c>
+      <c r="E21" s="43"/>
+      <c r="F21" s="44"/>
     </row>
     <row r="22" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="9" t="s">
+      <c r="B22" s="38">
+        <v>1250002</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="10">
+        <v>33251.82</v>
+      </c>
+      <c r="E22" s="43"/>
+      <c r="F22" s="44"/>
+    </row>
+    <row r="23" spans="2:6" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="9"/>
+      <c r="C23" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="D23" s="10"/>
+      <c r="E23" s="46">
+        <f>D22+D21</f>
+        <v>527432.15</v>
+      </c>
+      <c r="F23" s="44"/>
+    </row>
+    <row r="24" spans="2:6" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="17"/>
+      <c r="C24" s="17" t="s">
+        <v>166</v>
+      </c>
+      <c r="D24" s="21"/>
+      <c r="E24" s="41">
+        <f>E18+E20+E23</f>
+        <v>5264400.6899999995</v>
+      </c>
+      <c r="F24" s="45"/>
+    </row>
+    <row r="25" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C22" s="9" t="s">
+      <c r="C25" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="D22" s="10">
-[...6 lines deleted...]
-      <c r="B23" s="9" t="s">
+      <c r="D25" s="10">
+        <v>1645442.63</v>
+      </c>
+      <c r="E25" s="43"/>
+      <c r="F25" s="44"/>
+    </row>
+    <row r="26" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C23" s="9" t="s">
+      <c r="C26" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D23" s="10">
-[...40 lines deleted...]
-      <c r="F26" s="46"/>
+      <c r="D26" s="10">
+        <v>109620.28</v>
+      </c>
+      <c r="E26" s="43"/>
+      <c r="F26" s="44"/>
     </row>
     <row r="27" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="9" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D27" s="10">
-        <v>834422.2</v>
-[...2 lines deleted...]
-      <c r="F27" s="45"/>
+        <v>10000</v>
+      </c>
+      <c r="E27" s="43"/>
+      <c r="F27" s="44"/>
     </row>
     <row r="28" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="9"/>
       <c r="C28" s="23" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="D28" s="10"/>
-      <c r="E28" s="47">
-[...15 lines deleted...]
-      <c r="F29" s="46"/>
+      <c r="E28" s="46">
+        <f>D25+D26+D27</f>
+        <v>1765062.91</v>
+      </c>
+      <c r="F28" s="44"/>
+    </row>
+    <row r="29" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="38">
+        <v>1310001</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="D29" s="10">
+        <v>1000</v>
+      </c>
+      <c r="E29" s="43"/>
+      <c r="F29" s="44"/>
     </row>
     <row r="30" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B30" s="9" t="s">
-        <v>15</v>
+      <c r="B30" s="38">
+        <v>1310002</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="D30" s="10">
-        <v>3400</v>
-[...2 lines deleted...]
-      <c r="F30" s="45"/>
+        <v>1000</v>
+      </c>
+      <c r="E30" s="43"/>
+      <c r="F30" s="44"/>
     </row>
     <row r="31" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="9"/>
-[...32 lines deleted...]
-      </c>
+      <c r="B31" s="38">
+        <v>1310003</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="10">
+        <v>2000</v>
+      </c>
+      <c r="E31" s="43"/>
+      <c r="F31" s="44"/>
+    </row>
+    <row r="32" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="9"/>
+      <c r="C32" s="23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D32" s="10"/>
+      <c r="E32" s="46">
+        <f>D29+D30+D31</f>
+        <v>4000</v>
+      </c>
+      <c r="F32" s="44"/>
+    </row>
+    <row r="33" spans="2:6" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="17"/>
+      <c r="C33" s="17" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" s="21"/>
+      <c r="E33" s="41">
+        <f>E28+E32</f>
+        <v>1769062.91</v>
+      </c>
+      <c r="F33" s="45"/>
     </row>
     <row r="34" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="D34" s="10">
+        <v>1513317.35</v>
+      </c>
+      <c r="E34" s="43"/>
+      <c r="F34" s="44"/>
+    </row>
+    <row r="35" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="9"/>
+      <c r="C35" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="D35" s="10"/>
+      <c r="E35" s="46">
+        <f>D34</f>
+        <v>1513317.35</v>
+      </c>
+      <c r="F35" s="44"/>
+    </row>
+    <row r="36" spans="2:6" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="17"/>
+      <c r="C36" s="17" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" s="21"/>
+      <c r="E36" s="41">
+        <f>E35</f>
+        <v>1513317.35</v>
+      </c>
+      <c r="F36" s="45"/>
+    </row>
+    <row r="37" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="10">
+        <v>4000</v>
+      </c>
+      <c r="E37" s="43"/>
+      <c r="F37" s="44"/>
+    </row>
+    <row r="38" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="9"/>
+      <c r="C38" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="D38" s="10"/>
+      <c r="E38" s="46">
+        <f>D37</f>
+        <v>4000</v>
+      </c>
+      <c r="F38" s="44"/>
+    </row>
+    <row r="39" spans="2:6" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="17"/>
+      <c r="C39" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="D39" s="21"/>
+      <c r="E39" s="41">
+        <f>E38</f>
+        <v>4000</v>
+      </c>
+      <c r="F39" s="45"/>
+    </row>
+    <row r="40" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="16"/>
+      <c r="C40" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="D40" s="18"/>
+      <c r="E40" s="47"/>
+      <c r="F40" s="48">
+        <f>E12+E16+E24+E33+E36+E39</f>
+        <v>9271181.0399999991</v>
+      </c>
+    </row>
+    <row r="41" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C34" s="9" t="s">
+      <c r="C41" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="D34" s="10">
-[...91 lines deleted...]
-      <c r="F41" s="15"/>
+      <c r="D41" s="10">
+        <v>1000</v>
+      </c>
+      <c r="E41" s="43"/>
+      <c r="F41" s="11"/>
     </row>
     <row r="42" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D42" s="10">
+        <v>13000</v>
+      </c>
+      <c r="E42" s="43"/>
+      <c r="F42" s="11"/>
+    </row>
+    <row r="43" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="38">
+        <v>2020003</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="D43" s="10">
+        <v>5000</v>
+      </c>
+      <c r="E43" s="43"/>
+      <c r="F43" s="11"/>
+    </row>
+    <row r="44" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="12"/>
+      <c r="C44" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="D44" s="14"/>
+      <c r="E44" s="39">
+        <f>D41+D42+D43</f>
+        <v>19000</v>
+      </c>
+      <c r="F44" s="15"/>
+    </row>
+    <row r="45" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" s="10">
         <v>1000</v>
       </c>
-      <c r="E42" s="44"/>
-[...9 lines deleted...]
-        <f>D42</f>
+      <c r="E45" s="43"/>
+      <c r="F45" s="11"/>
+    </row>
+    <row r="46" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="9"/>
+      <c r="C46" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="10"/>
+      <c r="E46" s="46">
+        <f>D45</f>
         <v>1000</v>
       </c>
-      <c r="F43" s="11"/>
-[...36 lines deleted...]
-      <c r="F46" s="19"/>
+      <c r="F46" s="11"/>
     </row>
     <row r="47" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="9" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D47" s="10">
-        <v>49962.44</v>
-[...1 lines deleted...]
-      <c r="E47" s="37"/>
+        <v>3800</v>
+      </c>
+      <c r="E47" s="43"/>
       <c r="F47" s="11"/>
     </row>
     <row r="48" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B48" s="12"/>
       <c r="C48" s="20" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="D48" s="14"/>
-      <c r="E48" s="40">
+      <c r="E48" s="39">
         <f>D47</f>
-        <v>49962.44</v>
-[...14 lines deleted...]
-      <c r="F49" s="45"/>
+        <v>3800</v>
+      </c>
+      <c r="F48" s="15"/>
+    </row>
+    <row r="49" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="16"/>
+      <c r="C49" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="D49" s="18"/>
+      <c r="E49" s="41">
+        <f>E44+E46+E48</f>
+        <v>23800</v>
+      </c>
+      <c r="F49" s="19"/>
     </row>
     <row r="50" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="9" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D50" s="10">
-        <v>1000</v>
-[...27 lines deleted...]
-      <c r="F52" s="41"/>
+        <v>59850</v>
+      </c>
+      <c r="E50" s="36"/>
+      <c r="F50" s="11"/>
+    </row>
+    <row r="51" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="12"/>
+      <c r="C51" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="D51" s="14"/>
+      <c r="E51" s="39">
+        <f>D50</f>
+        <v>59850</v>
+      </c>
+      <c r="F51" s="40"/>
+    </row>
+    <row r="52" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" s="10">
+        <v>15600</v>
+      </c>
+      <c r="E52" s="43"/>
+      <c r="F52" s="44"/>
     </row>
     <row r="53" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="9" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D53" s="10">
-        <v>1000</v>
-[...2 lines deleted...]
-      <c r="F53" s="45"/>
+        <v>6500</v>
+      </c>
+      <c r="E53" s="43"/>
+      <c r="F53" s="44"/>
     </row>
     <row r="54" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="12"/>
       <c r="C54" s="20" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="D54" s="14"/>
-      <c r="E54" s="40">
-[...3 lines deleted...]
-      <c r="F54" s="41"/>
+      <c r="E54" s="39">
+        <f>D52+D53</f>
+        <v>22100</v>
+      </c>
+      <c r="F54" s="40"/>
     </row>
     <row r="55" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B55" s="9" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>40</v>
+        <v>185</v>
       </c>
       <c r="D55" s="10">
-        <v>1000</v>
-[...2 lines deleted...]
-      <c r="F55" s="45"/>
+        <v>1500</v>
+      </c>
+      <c r="E55" s="43"/>
+      <c r="F55" s="44"/>
     </row>
     <row r="56" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="12"/>
       <c r="C56" s="20" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="D56" s="14"/>
-      <c r="E56" s="40">
+      <c r="E56" s="39">
         <f>D55</f>
+        <v>1500</v>
+      </c>
+      <c r="F56" s="40"/>
+    </row>
+    <row r="57" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="D57" s="10">
         <v>1000</v>
       </c>
-      <c r="F56" s="41"/>
-[...49 lines deleted...]
-      <c r="F60" s="50"/>
+      <c r="E57" s="43"/>
+      <c r="F57" s="44"/>
+    </row>
+    <row r="58" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="12"/>
+      <c r="C58" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="D58" s="14"/>
+      <c r="E58" s="39">
+        <f>D57</f>
+        <v>1000</v>
+      </c>
+      <c r="F58" s="40"/>
+    </row>
+    <row r="59" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="16"/>
+      <c r="C59" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="D59" s="18"/>
+      <c r="E59" s="41">
+        <f>E51+E54+E56+E58</f>
+        <v>84450</v>
+      </c>
+      <c r="F59" s="42"/>
+    </row>
+    <row r="60" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" s="10">
+        <v>5000</v>
+      </c>
+      <c r="E60" s="43"/>
+      <c r="F60" s="44"/>
     </row>
     <row r="61" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="9" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D61" s="10">
-        <v>87200</v>
-[...15 lines deleted...]
-      <c r="F62" s="45"/>
+        <v>35000</v>
+      </c>
+      <c r="E61" s="43"/>
+      <c r="F61" s="44"/>
+    </row>
+    <row r="62" spans="2:6" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="20"/>
+      <c r="C62" s="20" t="s">
+        <v>128</v>
+      </c>
+      <c r="D62" s="25"/>
+      <c r="E62" s="39">
+        <f>D60+D61</f>
+        <v>40000</v>
+      </c>
+      <c r="F62" s="49"/>
     </row>
     <row r="63" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B63" s="9" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D63" s="10">
-        <v>1000</v>
-[...2 lines deleted...]
-      <c r="F63" s="45"/>
+        <v>37200</v>
+      </c>
+      <c r="E63" s="43"/>
+      <c r="F63" s="44"/>
     </row>
     <row r="64" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B64" s="9" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D64" s="10">
-        <v>10000</v>
-[...2 lines deleted...]
-      <c r="F64" s="45"/>
+        <v>5000</v>
+      </c>
+      <c r="E64" s="43"/>
+      <c r="F64" s="44"/>
     </row>
     <row r="65" spans="2:6" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B65" s="20"/>
       <c r="C65" s="20" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="D65" s="25"/>
-      <c r="E65" s="40">
-[...3 lines deleted...]
-      <c r="F65" s="50"/>
+      <c r="E65" s="39">
+        <f>D63+D64</f>
+        <v>42200</v>
+      </c>
+      <c r="F65" s="49"/>
     </row>
     <row r="66" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B66" s="9" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="D66" s="10">
-        <v>3000</v>
-[...2 lines deleted...]
-      <c r="F66" s="45"/>
+        <v>4000</v>
+      </c>
+      <c r="E66" s="43"/>
+      <c r="F66" s="44"/>
     </row>
     <row r="67" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B67" s="9"/>
       <c r="C67" s="9" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="D67" s="10"/>
-      <c r="E67" s="47">
+      <c r="E67" s="46">
         <f>D66</f>
-        <v>3000</v>
-[...1 lines deleted...]
-      <c r="F67" s="45"/>
+        <v>4000</v>
+      </c>
+      <c r="F67" s="44"/>
     </row>
     <row r="68" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B68" s="9" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D68" s="10">
         <v>1000</v>
       </c>
-      <c r="E68" s="44"/>
-      <c r="F68" s="45"/>
+      <c r="E68" s="43"/>
+      <c r="F68" s="44"/>
     </row>
     <row r="69" spans="2:6" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="20"/>
       <c r="C69" s="20" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="D69" s="25"/>
-      <c r="E69" s="40">
+      <c r="E69" s="39">
         <f>D68</f>
         <v>1000</v>
       </c>
-      <c r="F69" s="50"/>
+      <c r="F69" s="49"/>
     </row>
     <row r="70" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B70" s="9" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="D70" s="10">
-        <v>19000</v>
-[...2 lines deleted...]
-      <c r="F70" s="45"/>
+        <v>24600</v>
+      </c>
+      <c r="E70" s="43"/>
+      <c r="F70" s="44"/>
     </row>
     <row r="71" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B71" s="9"/>
       <c r="C71" s="9" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="D71" s="10"/>
-      <c r="E71" s="47">
+      <c r="E71" s="46">
         <f>D70</f>
-        <v>19000</v>
-[...1 lines deleted...]
-      <c r="F71" s="45"/>
+        <v>24600</v>
+      </c>
+      <c r="F71" s="44"/>
     </row>
     <row r="72" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B72" s="9" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="D72" s="10">
         <v>3000</v>
       </c>
-      <c r="E72" s="44"/>
-      <c r="F72" s="45"/>
+      <c r="E72" s="43"/>
+      <c r="F72" s="44"/>
     </row>
     <row r="73" spans="2:6" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B73" s="20"/>
       <c r="C73" s="20" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="D73" s="25"/>
-      <c r="E73" s="40">
+      <c r="E73" s="39">
         <f>D72</f>
         <v>3000</v>
       </c>
-      <c r="F73" s="50"/>
+      <c r="F73" s="49"/>
     </row>
     <row r="74" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B74" s="9" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="D74" s="10">
         <v>4000</v>
       </c>
-      <c r="E74" s="44"/>
-      <c r="F74" s="45"/>
+      <c r="E74" s="43"/>
+      <c r="F74" s="44"/>
     </row>
     <row r="75" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B75" s="9" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D75" s="10">
-        <v>15000</v>
-[...2 lines deleted...]
-      <c r="F75" s="45"/>
+        <v>10000</v>
+      </c>
+      <c r="E75" s="43"/>
+      <c r="F75" s="44"/>
     </row>
     <row r="76" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B76" s="9" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D76" s="10">
         <v>1000</v>
       </c>
-      <c r="E76" s="44"/>
-      <c r="F76" s="45"/>
+      <c r="E76" s="43"/>
+      <c r="F76" s="44"/>
     </row>
     <row r="77" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B77" s="9" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D77" s="10">
-        <v>1000</v>
-[...2 lines deleted...]
-      <c r="F77" s="45"/>
+        <v>5000</v>
+      </c>
+      <c r="E77" s="43"/>
+      <c r="F77" s="44"/>
     </row>
     <row r="78" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B78" s="9" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D78" s="10">
         <v>20000</v>
       </c>
-      <c r="E78" s="44"/>
-      <c r="F78" s="45"/>
+      <c r="E78" s="43"/>
+      <c r="F78" s="44"/>
     </row>
     <row r="79" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B79" s="9" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D79" s="10">
         <v>3000</v>
       </c>
-      <c r="E79" s="44"/>
-      <c r="F79" s="45"/>
+      <c r="E79" s="43"/>
+      <c r="F79" s="44"/>
     </row>
     <row r="80" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B80" s="9" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D80" s="10">
-        <v>2000</v>
-[...2 lines deleted...]
-      <c r="F80" s="45"/>
+        <v>5000</v>
+      </c>
+      <c r="E80" s="43"/>
+      <c r="F80" s="44"/>
     </row>
     <row r="81" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B81" s="39">
+      <c r="B81" s="38">
         <v>2260009</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="D81" s="10">
         <v>1000</v>
       </c>
-      <c r="E81" s="44"/>
-      <c r="F81" s="45"/>
+      <c r="E81" s="43"/>
+      <c r="F81" s="44"/>
     </row>
     <row r="82" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B82" s="9" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D82" s="10">
         <v>1000</v>
       </c>
-      <c r="E82" s="44"/>
-      <c r="F82" s="45"/>
+      <c r="E82" s="43"/>
+      <c r="F82" s="44"/>
     </row>
     <row r="83" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B83" s="9" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D83" s="10">
         <v>20000</v>
       </c>
-      <c r="E83" s="44"/>
-      <c r="F83" s="45"/>
+      <c r="E83" s="43"/>
+      <c r="F83" s="44"/>
     </row>
     <row r="84" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B84" s="39">
+      <c r="B84" s="38">
         <v>2260039</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="D84" s="10">
-        <v>8000</v>
-[...2 lines deleted...]
-      <c r="F84" s="45"/>
+        <v>1000</v>
+      </c>
+      <c r="E84" s="43"/>
+      <c r="F84" s="44"/>
     </row>
     <row r="85" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B85" s="9" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="D85" s="10">
         <v>1000</v>
       </c>
-      <c r="E85" s="44"/>
-      <c r="F85" s="45"/>
+      <c r="E85" s="43"/>
+      <c r="F85" s="44"/>
     </row>
     <row r="86" spans="2:6" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B86" s="20"/>
       <c r="C86" s="20" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="D86" s="25"/>
-      <c r="E86" s="40">
+      <c r="E86" s="39">
         <f>SUM(D74:D85)</f>
-        <v>77000</v>
-[...1 lines deleted...]
-      <c r="F86" s="50"/>
+        <v>72000</v>
+      </c>
+      <c r="F86" s="49"/>
     </row>
     <row r="87" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B87" s="9" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D87" s="10">
-        <v>87681.21</v>
-[...2 lines deleted...]
-      <c r="F87" s="45"/>
+        <v>95000</v>
+      </c>
+      <c r="E87" s="43"/>
+      <c r="F87" s="44"/>
     </row>
     <row r="88" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B88" s="9" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D88" s="10">
-        <v>221133.85</v>
-[...2 lines deleted...]
-      <c r="F88" s="45"/>
+        <v>210000</v>
+      </c>
+      <c r="E88" s="43"/>
+      <c r="F88" s="44"/>
     </row>
     <row r="89" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B89" s="9" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D89" s="10">
         <v>10000</v>
       </c>
-      <c r="E89" s="44"/>
-      <c r="F89" s="45"/>
+      <c r="E89" s="43"/>
+      <c r="F89" s="44"/>
     </row>
     <row r="90" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B90" s="9" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="D90" s="10">
-        <v>10000</v>
-[...2 lines deleted...]
-      <c r="F90" s="45"/>
+        <v>15000</v>
+      </c>
+      <c r="E90" s="43"/>
+      <c r="F90" s="44"/>
     </row>
     <row r="91" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B91" s="39">
+      <c r="B91" s="38">
         <v>2270013</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>185</v>
+        <v>171</v>
       </c>
       <c r="D91" s="10">
-        <v>10000</v>
-[...2 lines deleted...]
-      <c r="F91" s="45"/>
+        <v>15000</v>
+      </c>
+      <c r="E91" s="43"/>
+      <c r="F91" s="44"/>
     </row>
     <row r="92" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B92" s="9" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="D92" s="10">
-        <v>25000</v>
-[...2 lines deleted...]
-      <c r="F92" s="45"/>
+        <v>60000</v>
+      </c>
+      <c r="E92" s="43"/>
+      <c r="F92" s="44"/>
     </row>
     <row r="93" spans="2:6" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B93" s="20"/>
       <c r="C93" s="20" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="D93" s="25"/>
-      <c r="E93" s="40">
+      <c r="E93" s="39">
         <f>SUM(D87:D92)</f>
-        <v>363815.06</v>
-[...1 lines deleted...]
-      <c r="F93" s="50"/>
+        <v>405000</v>
+      </c>
+      <c r="F93" s="49"/>
     </row>
     <row r="94" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B94" s="9" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="D94" s="10">
-        <v>15000</v>
-[...2 lines deleted...]
-      <c r="F94" s="45"/>
+        <v>1000</v>
+      </c>
+      <c r="E94" s="43"/>
+      <c r="F94" s="44"/>
     </row>
     <row r="95" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B95" s="9" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="C95" s="9" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="D95" s="10">
-        <v>97507.98</v>
-[...2 lines deleted...]
-      <c r="F95" s="45"/>
+        <v>200000</v>
+      </c>
+      <c r="E95" s="43"/>
+      <c r="F95" s="44"/>
     </row>
     <row r="96" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B96" s="9" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="D96" s="10">
         <v>1000</v>
       </c>
-      <c r="E96" s="44"/>
-      <c r="F96" s="45"/>
+      <c r="E96" s="43"/>
+      <c r="F96" s="44"/>
     </row>
     <row r="97" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B97" s="9" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="D97" s="10">
-        <v>5000</v>
-[...2 lines deleted...]
-      <c r="F97" s="45"/>
+        <v>1000</v>
+      </c>
+      <c r="E97" s="43"/>
+      <c r="F97" s="44"/>
     </row>
     <row r="98" spans="2:6" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B98" s="20"/>
       <c r="C98" s="20" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="D98" s="25"/>
-      <c r="E98" s="40">
+      <c r="E98" s="39">
         <f>SUM(D94:D97)</f>
-        <v>118507.98</v>
-[...1 lines deleted...]
-      <c r="F98" s="50"/>
+        <v>203000</v>
+      </c>
+      <c r="F98" s="49"/>
     </row>
     <row r="99" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B99" s="16"/>
       <c r="C99" s="17" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="D99" s="18"/>
-      <c r="E99" s="42">
-[...3 lines deleted...]
-      <c r="F99" s="43"/>
+      <c r="E99" s="41">
+        <f>E62+E65+E67+E69+E71++E73+E86+E93+E98</f>
+        <v>794800</v>
+      </c>
+      <c r="F99" s="42"/>
     </row>
     <row r="100" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B100" s="9" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="D100" s="10">
         <v>20000</v>
       </c>
-      <c r="E100" s="44"/>
-      <c r="F100" s="45"/>
+      <c r="E100" s="43"/>
+      <c r="F100" s="44"/>
     </row>
     <row r="101" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B101" s="12"/>
       <c r="C101" s="20" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="D101" s="14"/>
-      <c r="E101" s="40">
+      <c r="E101" s="39">
         <f>D100</f>
         <v>20000</v>
       </c>
-      <c r="F101" s="41"/>
+      <c r="F101" s="40"/>
     </row>
     <row r="102" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B102" s="39">
+      <c r="B102" s="38">
         <v>2320001</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
       <c r="D102" s="14">
-        <v>49499.28</v>
-[...2 lines deleted...]
-      <c r="F102" s="41"/>
+        <v>60200</v>
+      </c>
+      <c r="E102" s="39"/>
+      <c r="F102" s="40"/>
     </row>
     <row r="103" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B103" s="12"/>
       <c r="C103" s="20" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="D103" s="14"/>
-      <c r="E103" s="40">
+      <c r="E103" s="39">
         <f>D102</f>
-        <v>49499.28</v>
-[...1 lines deleted...]
-      <c r="F103" s="41"/>
+        <v>60200</v>
+      </c>
+      <c r="F103" s="40"/>
     </row>
     <row r="104" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B104" s="16"/>
       <c r="C104" s="17" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="D104" s="18"/>
-      <c r="E104" s="42">
+      <c r="E104" s="41">
         <f>E101+E103</f>
-        <v>69499.28</v>
-[...1 lines deleted...]
-      <c r="F104" s="43"/>
+        <v>80200</v>
+      </c>
+      <c r="F104" s="42"/>
     </row>
     <row r="105" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B105" s="9" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="C105" s="9" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="D105" s="10">
         <v>1000</v>
       </c>
-      <c r="E105" s="44"/>
-      <c r="F105" s="45"/>
+      <c r="E105" s="43"/>
+      <c r="F105" s="44"/>
     </row>
     <row r="106" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B106" s="12"/>
       <c r="C106" s="20" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="D106" s="14"/>
-      <c r="E106" s="40">
+      <c r="E106" s="39">
         <f>D105</f>
         <v>1000</v>
       </c>
-      <c r="F106" s="41"/>
+      <c r="F106" s="40"/>
     </row>
     <row r="107" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B107" s="16"/>
       <c r="C107" s="17" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="D107" s="18"/>
-      <c r="E107" s="42">
+      <c r="E107" s="41">
         <f>E106</f>
         <v>1000</v>
       </c>
-      <c r="F107" s="43"/>
+      <c r="F107" s="42"/>
     </row>
     <row r="108" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B108" s="16"/>
       <c r="C108" s="24" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="D108" s="18"/>
-      <c r="E108" s="48"/>
-[...2 lines deleted...]
-        <v>1119105.3299999998</v>
+      <c r="E108" s="47"/>
+      <c r="F108" s="48">
+        <f>E49+E59+E99+E107+E104</f>
+        <v>984250</v>
       </c>
     </row>
     <row r="109" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B109" s="9" t="s">
-        <v>101</v>
+      <c r="B109" s="38">
+        <v>4800001</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>102</v>
+        <v>178</v>
       </c>
       <c r="D109" s="10">
-        <v>20000</v>
-[...2 lines deleted...]
-      <c r="F109" s="45"/>
+        <v>24000</v>
+      </c>
+      <c r="E109" s="43"/>
+      <c r="F109" s="44"/>
     </row>
     <row r="110" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B110" s="12"/>
       <c r="C110" s="20" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="D110" s="14"/>
-      <c r="E110" s="40">
+      <c r="E110" s="39">
         <f>D109</f>
-        <v>20000</v>
-[...1 lines deleted...]
-      <c r="F110" s="41"/>
+        <v>24000</v>
+      </c>
+      <c r="F110" s="40"/>
     </row>
     <row r="111" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B111" s="9" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="D111" s="10">
-        <v>17250</v>
-[...2 lines deleted...]
-      <c r="F111" s="45"/>
+        <v>1000</v>
+      </c>
+      <c r="E111" s="43"/>
+      <c r="F111" s="44"/>
     </row>
     <row r="112" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B112" s="12"/>
       <c r="C112" s="20" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="D112" s="14"/>
-      <c r="E112" s="40">
+      <c r="E112" s="39">
         <f>D111</f>
-        <v>17250</v>
-[...1 lines deleted...]
-      <c r="F112" s="41"/>
+        <v>1000</v>
+      </c>
+      <c r="F112" s="40"/>
     </row>
     <row r="113" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B113" s="9" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="D113" s="10">
-        <v>12750</v>
-[...2 lines deleted...]
-      <c r="F113" s="45"/>
+        <v>1000</v>
+      </c>
+      <c r="E113" s="43"/>
+      <c r="F113" s="44"/>
     </row>
     <row r="114" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B114" s="12"/>
       <c r="C114" s="20" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="D114" s="14"/>
-      <c r="E114" s="40">
+      <c r="E114" s="39">
         <f>D113</f>
-        <v>12750</v>
-[...71 lines deleted...]
-      <c r="D120" s="10">
+        <v>1000</v>
+      </c>
+      <c r="F114" s="40"/>
+    </row>
+    <row r="115" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B115" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C115" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D115" s="10">
+        <v>1000</v>
+      </c>
+      <c r="E115" s="43"/>
+      <c r="F115" s="44"/>
+    </row>
+    <row r="116" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B116" s="12"/>
+      <c r="C116" s="20" t="s">
+        <v>146</v>
+      </c>
+      <c r="D116" s="14"/>
+      <c r="E116" s="39">
+        <f>D115</f>
+        <v>1000</v>
+      </c>
+      <c r="F116" s="40"/>
+    </row>
+    <row r="117" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B117" s="16"/>
+      <c r="C117" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="D117" s="18"/>
+      <c r="E117" s="41">
+        <f>E112+E114+E116+E110</f>
+        <v>27000</v>
+      </c>
+      <c r="F117" s="42"/>
+    </row>
+    <row r="118" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B118" s="16"/>
+      <c r="C118" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="D118" s="18"/>
+      <c r="E118" s="47"/>
+      <c r="F118" s="48">
+        <f>E117</f>
+        <v>27000</v>
+      </c>
+    </row>
+    <row r="119" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B119" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="D119" s="10">
+        <v>30000</v>
+      </c>
+      <c r="E119" s="43"/>
+      <c r="F119" s="44"/>
+    </row>
+    <row r="120" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B120" s="12"/>
+      <c r="C120" s="20" t="s">
+        <v>149</v>
+      </c>
+      <c r="D120" s="14"/>
+      <c r="E120" s="39">
+        <f>D119</f>
+        <v>30000</v>
+      </c>
+      <c r="F120" s="40"/>
+    </row>
+    <row r="121" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B121" s="16"/>
+      <c r="C121" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="D121" s="18"/>
+      <c r="E121" s="41">
+        <f>E120</f>
+        <v>30000</v>
+      </c>
+      <c r="F121" s="42"/>
+    </row>
+    <row r="122" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B122" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="C122" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="D122" s="10">
         <v>6000</v>
       </c>
-      <c r="E120" s="44"/>
-[...9 lines deleted...]
-        <f>D120</f>
+      <c r="E122" s="43"/>
+      <c r="F122" s="44"/>
+    </row>
+    <row r="123" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B123" s="12"/>
+      <c r="C123" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="D123" s="14"/>
+      <c r="E123" s="39">
+        <f>D122</f>
         <v>6000</v>
       </c>
-      <c r="F121" s="41"/>
-[...8 lines deleted...]
-        <f>E121</f>
+      <c r="F123" s="40"/>
+    </row>
+    <row r="124" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B124" s="16"/>
+      <c r="C124" s="17" t="s">
+        <v>152</v>
+      </c>
+      <c r="D124" s="18"/>
+      <c r="E124" s="41">
+        <f>E123</f>
         <v>6000</v>
       </c>
-      <c r="F122" s="43"/>
-[...45 lines deleted...]
-      <c r="D126" s="10">
+      <c r="F124" s="42"/>
+    </row>
+    <row r="125" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B125" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="C125" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="D125" s="10">
+        <v>30000</v>
+      </c>
+      <c r="E125" s="43"/>
+      <c r="F125" s="44"/>
+    </row>
+    <row r="126" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B126" s="12"/>
+      <c r="C126" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="D126" s="14"/>
+      <c r="E126" s="39">
+        <f>D125</f>
+        <v>30000</v>
+      </c>
+      <c r="F126" s="40"/>
+    </row>
+    <row r="127" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B127" s="16"/>
+      <c r="C127" s="17" t="s">
+        <v>154</v>
+      </c>
+      <c r="D127" s="18"/>
+      <c r="E127" s="41">
+        <f>E126</f>
+        <v>30000</v>
+      </c>
+      <c r="F127" s="42"/>
+    </row>
+    <row r="128" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B128" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="C128" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="D128" s="10">
         <v>10000</v>
       </c>
-      <c r="E126" s="44"/>
-[...24 lines deleted...]
-      <c r="F128" s="43"/>
+      <c r="E128" s="43"/>
+      <c r="F128" s="44"/>
     </row>
     <row r="129" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B129" s="39">
-        <v>6700002</v>
+      <c r="B129" s="9" t="s">
+        <v>179</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D129" s="10">
-        <v>5000</v>
-[...2 lines deleted...]
-      <c r="F129" s="45"/>
+        <v>1000</v>
+      </c>
+      <c r="E129" s="43"/>
+      <c r="F129" s="44"/>
     </row>
     <row r="130" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B130" s="12"/>
       <c r="C130" s="20" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="D130" s="14"/>
-      <c r="E130" s="40">
-[...3 lines deleted...]
-      <c r="F130" s="41"/>
+      <c r="E130" s="39">
+        <f>D128+D129</f>
+        <v>11000</v>
+      </c>
+      <c r="F130" s="40"/>
     </row>
     <row r="131" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B131" s="16"/>
       <c r="C131" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="D131" s="18"/>
+      <c r="E131" s="41">
+        <f>E130</f>
+        <v>11000</v>
+      </c>
+      <c r="F131" s="42"/>
+    </row>
+    <row r="132" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B132" s="38">
+        <v>6700002</v>
+      </c>
+      <c r="C132" s="9" t="s">
         <v>172</v>
       </c>
-      <c r="D131" s="18"/>
-[...1 lines deleted...]
-        <f>E130</f>
+      <c r="D132" s="10">
         <v>5000</v>
       </c>
-      <c r="F131" s="43"/>
-[...8 lines deleted...]
-      <c r="D132" s="10">
+      <c r="E132" s="43"/>
+      <c r="F132" s="44"/>
+    </row>
+    <row r="133" spans="2:6" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B133" s="12"/>
+      <c r="C133" s="20" t="s">
+        <v>157</v>
+      </c>
+      <c r="D133" s="14"/>
+      <c r="E133" s="39">
+        <f>D132</f>
+        <v>5000</v>
+      </c>
+      <c r="F133" s="40"/>
+    </row>
+    <row r="134" spans="2:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B134" s="16"/>
+      <c r="C134" s="17" t="s">
+        <v>158</v>
+      </c>
+      <c r="D134" s="18"/>
+      <c r="E134" s="41">
+        <f>E133</f>
+        <v>5000</v>
+      </c>
+      <c r="F134" s="42"/>
+    </row>
+    <row r="135" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B135" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="C135" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="D135" s="10">
         <v>1000</v>
       </c>
-      <c r="E132" s="44"/>
-[...78 lines deleted...]
-      </c>
+      <c r="E135" s="43"/>
+      <c r="F135" s="44"/>
+    </row>
+    <row r="136" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B136" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="C136" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="D136" s="10">
+        <v>1000</v>
+      </c>
+      <c r="E136" s="43"/>
+      <c r="F136" s="44"/>
+    </row>
+    <row r="137" spans="2:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B137" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="C137" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D137" s="10">
+        <v>352000</v>
+      </c>
+      <c r="E137" s="43"/>
+      <c r="F137" s="44"/>
+    </row>
+    <row r="138" spans="2:6" s="2" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B138" s="15"/>
+      <c r="C138" s="26" t="s">
+        <v>159</v>
+      </c>
+      <c r="D138" s="15"/>
+      <c r="E138" s="39">
+        <f>D135+D137+D136</f>
+        <v>354000</v>
+      </c>
+      <c r="F138" s="40"/>
+    </row>
+    <row r="139" spans="2:6" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B139" s="19"/>
+      <c r="C139" s="22" t="s">
+        <v>160</v>
+      </c>
+      <c r="D139" s="19"/>
+      <c r="E139" s="41">
+        <f>E138</f>
+        <v>354000</v>
+      </c>
+      <c r="F139" s="42"/>
+    </row>
+    <row r="140" spans="2:6" s="3" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B140" s="19"/>
+      <c r="C140" s="19" t="s">
+        <v>161</v>
+      </c>
+      <c r="D140" s="19"/>
+      <c r="E140" s="47"/>
+      <c r="F140" s="48">
+        <f>E121+E124+E127+E131+E134+E139</f>
+        <v>436000</v>
+      </c>
+    </row>
+    <row r="141" spans="2:6" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B141" s="11"/>
+      <c r="C141" s="11"/>
+      <c r="D141" s="11"/>
+      <c r="E141" s="43"/>
+      <c r="F141" s="44"/>
+    </row>
+    <row r="142" spans="2:6" s="8" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B142" s="32"/>
+      <c r="C142" s="32" t="s">
+        <v>176</v>
+      </c>
+      <c r="D142" s="32"/>
+      <c r="E142" s="37"/>
+      <c r="F142" s="33">
+        <f>F40+F108+F118+F140</f>
+        <v>10718431.039999999</v>
+      </c>
+    </row>
+    <row r="145" spans="2:2" ht="18" x14ac:dyDescent="0.35">
+      <c r="B145" s="53" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="146" spans="2:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B146" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B6:F6"/>
   </mergeCells>
+  <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="85" fitToHeight="4" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="84" fitToHeight="4" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="B82:B83 B127:B128 B85:B90 B104:B126 B130:B132 B10:B39 B41:B80 B92:B101 B133" numberStoredAsText="1"/>
+    <ignoredError sqref="B82:B83 B85:B90 B130:B131 B92:B101 B137 B10:B20 B25:B28 B34:B42 B44:B80 B104:B108 B111:B129 B133:B136" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>