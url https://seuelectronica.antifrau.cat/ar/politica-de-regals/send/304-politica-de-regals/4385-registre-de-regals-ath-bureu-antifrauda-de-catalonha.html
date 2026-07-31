--- v0 (2025-10-06)
+++ v1 (2026-07-31)
@@ -2,82 +2,79 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Comunicacio\Seu electrònica\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Comunicacio\Seu electrònica\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE9BFFCF-E717-4617-91E1-840510103EEB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73C43B67-AA15-47D8-B868-CD0F6B6C1483}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25080" yWindow="-120" windowWidth="25440" windowHeight="15270" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="3" r:id="rId1"/>
     <sheet name="2022" sheetId="4" r:id="rId2"/>
     <sheet name="2023" sheetId="5" r:id="rId3"/>
     <sheet name="2024" sheetId="6" r:id="rId4"/>
     <sheet name="2025" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="124">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="126">
   <si>
     <t>Entitat que fa el regal</t>
   </si>
   <si>
     <t>Valor regal</t>
   </si>
   <si>
     <t>Data rebuda</t>
   </si>
   <si>
     <t>Context on es rep el regal</t>
   </si>
   <si>
     <t>Explicació regal</t>
   </si>
   <si>
     <t>Càrrec de qui rep el regal</t>
   </si>
   <si>
     <t>Director OAC</t>
   </si>
   <si>
     <t>3.12.2021</t>
   </si>
   <si>
@@ -254,53 +251,50 @@
   <si>
     <t>El context en què s’ha produït el lliurament: amb ocasió d’estada privada a Barcelona, aprofita per visitar la seu de la nostra Oficina i fem salutació oficial durant Consell de direcció.</t>
   </si>
   <si>
     <t>caixa de polvorons de la marca Carlos I (390g)</t>
   </si>
   <si>
     <t>15€ (aproximadament)</t>
   </si>
   <si>
     <t>S'accepta el regal i es posa a disposició del personal de l'OAC</t>
   </si>
   <si>
     <t>Delegació de la Anti-Corruption and Civil Rights Commission Republic of Korea.</t>
   </si>
   <si>
     <t>27.11.2023</t>
   </si>
   <si>
     <t>En finalitzar la visita de treball programada.</t>
   </si>
   <si>
     <t xml:space="preserve">Bossa amb futlletons descriptius de l’activitat de la institució visitant i 5 caixes de la botiga del museu nacional de Corea que contenent tres bolígrafs de plàstic cadascuna d’elles, decorats amb representacions de peces tradicionals de porcellana. </t>
   </si>
   <si>
-    <t>Desconegut però en tot cas inferior a 50€.</t>
-[...1 lines deleted...]
-  <si>
     <t>20.12.2023</t>
   </si>
   <si>
     <t>Consell Audiovisual de Catalunya, president</t>
   </si>
   <si>
     <t>Commemoració dels 25 anys d'existència dels Quaderns del CAC, revista de referència ene l sector de la recerca en comunicació audiovisual</t>
   </si>
   <si>
     <t>Litografia commemorativa, obra de l'artista visual Jesús Galdón</t>
   </si>
   <si>
     <t xml:space="preserve"> No trobat</t>
   </si>
   <si>
     <t>S'accepta el regal i es diposita en un despatx de l'OAC</t>
   </si>
   <si>
     <t>M. K., fiscal de la República de Lituània i membre del board de NEIWA</t>
   </si>
   <si>
     <t>Director adjunt                          Cap Relacions Instucionals                  Cap Assessoria jurídica</t>
   </si>
   <si>
     <t>Tècnica de l'Àrea d'Assumptes Jurídics</t>
@@ -402,624 +396,382 @@
     <t>S'accepta el regal i es posa a disposició de la Direcció de Prevenció.</t>
   </si>
   <si>
     <t xml:space="preserve">Director </t>
   </si>
   <si>
     <t>22.9.2025</t>
   </si>
   <si>
     <t>Inauguració de la temporada del Liceu 2025-2026</t>
   </si>
   <si>
     <t>Dues localitats per la funció d'inici de temporada</t>
   </si>
   <si>
     <t>S'accepta el regal.</t>
   </si>
   <si>
     <t>29 de febrer 24</t>
   </si>
   <si>
     <t>18 d'abril 24</t>
   </si>
   <si>
     <t>9 de maig 24</t>
+  </si>
+  <si>
+    <t>Registre de regals a l'Oficina Antifrau de Catalunya</t>
+  </si>
+  <si>
+    <t>Desconegut però en tot cas inferior a 50€</t>
+  </si>
+  <si>
+    <t>Data d'actualització: 28 de juliol de 2026</t>
+  </si>
+  <si>
+    <t>Data de propera actualització: 31 de desembre 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="22">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border diagonalDown="1">
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
-[...17 lines deleted...]
-        <color indexed="64"/>
+      <bottom style="thick">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...31 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="medium">
-        <color indexed="64"/>
+      <top style="thin">
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...14 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="medium">
-[...39 lines deleted...]
-      </right>
       <top style="thin">
-        <color indexed="64"/>
-[...12 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...104 lines deleted...]
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1272,1859 +1024,2857 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G2" sqref="G2"/>
+      <selection sqref="A1:XFD3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.2" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="42.5546875" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="37.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="2.5703125" style="38" customWidth="1"/>
+    <col min="3" max="3" width="34" style="2" customWidth="1"/>
+    <col min="4" max="4" width="2.7109375" style="38" customWidth="1"/>
+    <col min="5" max="5" width="17" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.28515625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="34.140625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2.5703125" style="38" customWidth="1"/>
+    <col min="9" max="9" width="55.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="2.28515625" style="38" customWidth="1"/>
+    <col min="11" max="11" width="16.85546875" style="2" customWidth="1"/>
+    <col min="12" max="12" width="2.42578125" style="38" customWidth="1"/>
+    <col min="13" max="13" width="41.42578125" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="15"/>
+      <c r="M1" s="15"/>
+      <c r="N1" s="16"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="16"/>
+    </row>
+    <row r="3" spans="1:14" s="13" customFormat="1" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="74"/>
-[...7 lines deleted...]
-      <c r="A2" s="13" t="s">
+      <c r="B3" s="17"/>
+      <c r="C3" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="17"/>
+      <c r="E3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="17"/>
+      <c r="G3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="17"/>
+      <c r="I3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="17"/>
+      <c r="K3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14" t="s">
-[...19 lines deleted...]
-      <c r="A3" s="25" t="s">
+      <c r="L3" s="17"/>
+      <c r="M3" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" s="18"/>
+    </row>
+    <row r="4" spans="1:14" s="13" customFormat="1" ht="17.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
+      <c r="L4" s="17"/>
+      <c r="M4" s="17"/>
+      <c r="N4" s="18"/>
+    </row>
+    <row r="5" spans="1:14" s="4" customFormat="1" ht="128.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="26"/>
+      <c r="C5" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="D5" s="27"/>
+      <c r="E5" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="28"/>
+      <c r="G5" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H5" s="26"/>
+      <c r="I5" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="J5" s="26"/>
+      <c r="K5" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="L5" s="29"/>
+      <c r="M5" s="31" t="s">
         <v>82</v>
       </c>
-      <c r="C3" s="27" t="s">
-[...8 lines deleted...]
-      <c r="F3" s="30" t="s">
+      <c r="N5" s="20"/>
+    </row>
+    <row r="6" spans="1:14" ht="57" x14ac:dyDescent="0.3">
+      <c r="A6" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="26" t="s">
+      <c r="B6" s="27"/>
+      <c r="C6" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="D6" s="27"/>
+      <c r="E6" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="28"/>
+      <c r="G6" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="25" t="s">
+      <c r="H6" s="26"/>
+      <c r="I6" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="34" t="s">
-[...224 lines deleted...]
-      <c r="C40" s="6"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="35" t="s">
+        <v>81</v>
+      </c>
+      <c r="N6" s="16"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A7" s="16"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="21"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="16"/>
+      <c r="N7" s="16"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A8" s="22"/>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="16"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A9" s="22"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="22"/>
+      <c r="L9" s="22"/>
+      <c r="M9" s="22"/>
+      <c r="N9" s="16"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A10" s="22"/>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="16"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="22"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="16"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="22"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="16"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="22"/>
+      <c r="B13" s="22"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="22"/>
+      <c r="L13" s="22"/>
+      <c r="M13" s="22"/>
+      <c r="N13" s="16"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A14" s="22"/>
+      <c r="B14" s="22"/>
+      <c r="C14" s="22"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="16"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A15" s="22"/>
+      <c r="B15" s="22"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="22"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="22"/>
+      <c r="L15" s="22"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="16"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A16" s="22"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="16"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A17" s="22"/>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="22"/>
+      <c r="K17" s="22"/>
+      <c r="L17" s="22"/>
+      <c r="M17" s="22"/>
+      <c r="N17" s="16"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A18" s="22"/>
+      <c r="B18" s="22"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="22"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="16"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A19" s="22"/>
+      <c r="B19" s="22"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="22"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="22"/>
+      <c r="L19" s="22"/>
+      <c r="M19" s="22"/>
+      <c r="N19" s="16"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="22"/>
+      <c r="B20" s="22"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="22"/>
+      <c r="K20" s="22"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="16"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A21" s="22"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="22"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="22"/>
+      <c r="K21" s="22"/>
+      <c r="L21" s="22"/>
+      <c r="M21" s="22"/>
+      <c r="N21" s="16"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A22" s="22"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="16"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A23" s="22"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="22"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="16"/>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A24" s="22"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="22"/>
+      <c r="M24" s="22"/>
+      <c r="N24" s="16"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A25" s="22"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="22"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="22"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22"/>
+      <c r="L25" s="22"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="16"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A26" s="16"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="16"/>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A27" s="16"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="16"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A28" s="16"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="16"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="16"/>
+      <c r="J28" s="16"/>
+      <c r="K28" s="16"/>
+      <c r="L28" s="16"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="16"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A29" s="16"/>
+      <c r="B29" s="16"/>
+      <c r="C29" s="16"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="16"/>
+      <c r="J29" s="16"/>
+      <c r="K29" s="16"/>
+      <c r="L29" s="16"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="16"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A30" s="16"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="25"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="16"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="E31" s="3"/>
+      <c r="F31" s="25"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="E32" s="3"/>
+      <c r="F32" s="25"/>
+    </row>
+    <row r="33" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E33" s="3"/>
+      <c r="F33" s="25"/>
+    </row>
+    <row r="34" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E34" s="3"/>
+      <c r="F34" s="25"/>
+    </row>
+    <row r="35" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E35" s="3"/>
+      <c r="F35" s="25"/>
+    </row>
+    <row r="36" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E36" s="3"/>
+      <c r="F36" s="25"/>
+    </row>
+    <row r="37" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E37" s="3"/>
+      <c r="F37" s="25"/>
+    </row>
+    <row r="38" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E38" s="3"/>
+      <c r="F38" s="25"/>
+    </row>
+    <row r="39" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E39" s="3"/>
+      <c r="F39" s="25"/>
+    </row>
+    <row r="40" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E40" s="3"/>
+      <c r="F40" s="25"/>
+    </row>
+    <row r="41" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E41" s="3"/>
+      <c r="F41" s="25"/>
+    </row>
+    <row r="42" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E42" s="3"/>
+      <c r="F42" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:G41"/>
+  <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G9" sqref="G9"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.2" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.88671875" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="35.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="2.5703125" style="38" customWidth="1"/>
+    <col min="3" max="3" width="33" style="2" customWidth="1"/>
+    <col min="4" max="4" width="2.5703125" style="38" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.5703125" style="21" customWidth="1"/>
+    <col min="7" max="7" width="39.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2.5703125" style="38" customWidth="1"/>
+    <col min="9" max="9" width="55.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="2.42578125" style="38" customWidth="1"/>
+    <col min="11" max="11" width="25.5703125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="3" style="38" customWidth="1"/>
+    <col min="13" max="13" width="31.5703125" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="15"/>
+      <c r="M1" s="15"/>
+      <c r="N1" s="16"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="16"/>
+    </row>
+    <row r="3" spans="1:14" s="13" customFormat="1" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="75"/>
-[...7 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="B3" s="17"/>
+      <c r="C3" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="17"/>
+      <c r="E3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="17"/>
+      <c r="G3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="17"/>
+      <c r="I3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="17"/>
+      <c r="K3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="23" t="s">
+      <c r="L3" s="17"/>
+      <c r="M3" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" s="18"/>
+    </row>
+    <row r="4" spans="1:14" s="13" customFormat="1" ht="17.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="17"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="17"/>
+      <c r="K4" s="17"/>
+      <c r="L4" s="17"/>
+      <c r="M4" s="17"/>
+      <c r="N4" s="18"/>
+    </row>
+    <row r="5" spans="1:14" s="4" customFormat="1" ht="189" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="C5" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="27"/>
+      <c r="E5" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="19"/>
+      <c r="G5" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" s="27"/>
+      <c r="I5" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="27"/>
+      <c r="K5" s="45" t="s">
+        <v>20</v>
+      </c>
+      <c r="L5" s="39"/>
+      <c r="M5" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="4" customFormat="1" ht="140.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="24" t="s">
-[...11 lines deleted...]
-      <c r="G2" s="24" t="s">
+      <c r="D6" s="27"/>
+      <c r="E6" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" s="19"/>
+      <c r="G6" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" s="27"/>
+      <c r="I6" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="27"/>
+      <c r="K6" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="39"/>
+      <c r="M6" s="46" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="27"/>
+      <c r="C7" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="19"/>
+      <c r="E7" s="49" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="40"/>
+      <c r="G7" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="27"/>
+      <c r="I7" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" s="19"/>
+      <c r="K7" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="19"/>
+      <c r="M7" s="46" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="142.5" x14ac:dyDescent="0.3">
+      <c r="A8" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="19"/>
+      <c r="E8" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="40"/>
+      <c r="G8" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="27"/>
+      <c r="I8" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="27"/>
+      <c r="K8" s="50">
+        <v>0</v>
+      </c>
+      <c r="L8" s="41"/>
+      <c r="M8" s="46" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="110.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="42"/>
+      <c r="C9" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="19"/>
+      <c r="E9" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="19"/>
+      <c r="G9" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="H9" s="27"/>
+      <c r="I9" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="27"/>
+      <c r="K9" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="L9" s="27"/>
+      <c r="M9" s="47" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="35" t="s">
         <v>43</v>
       </c>
-    </row>
-[...108 lines deleted...]
-      <c r="F7" s="25" t="s">
+      <c r="B10" s="27"/>
+      <c r="C10" s="52" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="19"/>
+      <c r="E10" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="31" t="s">
-[...10 lines deleted...]
-      <c r="C8" s="27" t="s">
+      <c r="F10" s="19"/>
+      <c r="G10" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="D8" s="36" t="s">
+      <c r="H10" s="27"/>
+      <c r="I10" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="25" t="s">
+      <c r="J10" s="27"/>
+      <c r="K10" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="F8" s="25" t="s">
-[...205 lines deleted...]
-      <c r="C41" s="6"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="35" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="19"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="19"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="19"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="19"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A14" s="19"/>
+      <c r="B14" s="19"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="40"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="19"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="19"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A15" s="19"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A16" s="19"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" s="19"/>
+      <c r="B17" s="19"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="19"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" s="19"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" s="19"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="19"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="19"/>
+      <c r="M19" s="19"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" s="19"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="19"/>
+      <c r="M20" s="19"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="19"/>
+      <c r="B21" s="19"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+      <c r="K21" s="19"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="19"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="19"/>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+      <c r="K22" s="19"/>
+      <c r="L22" s="19"/>
+      <c r="M22" s="19"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="19"/>
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="19"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="19"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="19"/>
+      <c r="L24" s="19"/>
+      <c r="M24" s="19"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" s="19"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+      <c r="K25" s="19"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="19"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" s="19"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" s="43"/>
+      <c r="B27" s="43"/>
+      <c r="C27" s="43"/>
+      <c r="D27" s="43"/>
+      <c r="E27" s="43"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="43"/>
+      <c r="I27" s="43"/>
+      <c r="J27" s="43"/>
+      <c r="K27" s="43"/>
+      <c r="L27" s="43"/>
+      <c r="M27" s="43"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E28" s="3"/>
+      <c r="F28" s="25"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E29" s="3"/>
+      <c r="F29" s="25"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E30" s="3"/>
+      <c r="F30" s="25"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E31" s="3"/>
+      <c r="F31" s="25"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E32" s="3"/>
+      <c r="F32" s="25"/>
+    </row>
+    <row r="33" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E33" s="3"/>
+      <c r="F33" s="25"/>
+    </row>
+    <row r="34" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E34" s="3"/>
+      <c r="F34" s="25"/>
+    </row>
+    <row r="35" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E35" s="3"/>
+      <c r="F35" s="25"/>
+    </row>
+    <row r="36" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E36" s="3"/>
+      <c r="F36" s="25"/>
+    </row>
+    <row r="37" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E37" s="3"/>
+      <c r="F37" s="25"/>
+    </row>
+    <row r="38" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E38" s="3"/>
+      <c r="F38" s="25"/>
+    </row>
+    <row r="39" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E39" s="3"/>
+      <c r="F39" s="25"/>
+    </row>
+    <row r="40" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E40" s="3"/>
+      <c r="F40" s="25"/>
+    </row>
+    <row r="41" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E41" s="3"/>
+      <c r="F41" s="25"/>
+    </row>
+    <row r="42" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E42" s="3"/>
+      <c r="F42" s="25"/>
+    </row>
+    <row r="43" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E43" s="3"/>
+      <c r="F43" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BC3D5D3-BDB1-4487-AB46-26004EDBE555}">
-  <dimension ref="A1:G41"/>
+  <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.2" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.88671875" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="36.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="2.42578125" style="38" customWidth="1"/>
+    <col min="3" max="3" width="33.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="2.5703125" style="38" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.7109375" style="21" customWidth="1"/>
+    <col min="7" max="7" width="39.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2.42578125" style="38" customWidth="1"/>
+    <col min="9" max="9" width="54.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="2.28515625" style="38" customWidth="1"/>
+    <col min="11" max="11" width="25.5703125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="2.42578125" style="38" customWidth="1"/>
+    <col min="13" max="13" width="31.5703125" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="15"/>
+      <c r="M1" s="15"/>
+      <c r="N1" s="16"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="16"/>
+    </row>
+    <row r="3" spans="1:14" s="13" customFormat="1" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="75"/>
-[...7 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="B3" s="17"/>
+      <c r="C3" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="17"/>
+      <c r="E3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="17"/>
+      <c r="G3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="17"/>
+      <c r="I3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="17"/>
+      <c r="K3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="23" t="s">
-[...19 lines deleted...]
-      <c r="A3" s="25" t="s">
+      <c r="L3" s="17"/>
+      <c r="M3" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" s="18"/>
+    </row>
+    <row r="4" spans="1:14" s="55" customFormat="1" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="53"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+    </row>
+    <row r="5" spans="1:14" s="4" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+      <c r="A5" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="C5" s="32" t="s">
         <v>51</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="D5" s="27"/>
+      <c r="E5" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="F5" s="19"/>
+      <c r="G5" s="32" t="s">
         <v>53</v>
       </c>
-      <c r="D3" s="25" t="s">
+      <c r="H5" s="27"/>
+      <c r="I5" s="32" t="s">
         <v>54</v>
       </c>
-      <c r="E3" s="28" t="s">
+      <c r="J5" s="27"/>
+      <c r="K5" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="L5" s="39"/>
+      <c r="M5" s="32" t="s">
         <v>55</v>
       </c>
-      <c r="F3" s="29" t="s">
+    </row>
+    <row r="6" spans="1:14" s="4" customFormat="1" ht="57" x14ac:dyDescent="0.25">
+      <c r="A6" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="G3" s="25" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="25" t="s">
+      <c r="B6" s="27"/>
+      <c r="C6" s="46" t="s">
         <v>58</v>
       </c>
-      <c r="B4" s="26" t="s">
+      <c r="D6" s="27"/>
+      <c r="E6" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="F6" s="19"/>
+      <c r="G6" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="D4" s="25" t="s">
+      <c r="H6" s="27"/>
+      <c r="I6" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="E4" s="28" t="s">
+      <c r="J6" s="27"/>
+      <c r="K6" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="F4" s="29" t="s">
+      <c r="L6" s="39"/>
+      <c r="M6" s="46" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="95.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="27"/>
+      <c r="C7" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="G4" s="25" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="20" t="s">
+      <c r="D7" s="19"/>
+      <c r="E7" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="C5" s="21" t="s">
+      <c r="F7" s="40"/>
+      <c r="G7" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="D5" s="18" t="s">
+      <c r="H7" s="27"/>
+      <c r="I7" s="47" t="s">
         <v>66</v>
       </c>
-      <c r="E5" s="20" t="s">
+      <c r="J7" s="19"/>
+      <c r="K7" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="L7" s="19"/>
+      <c r="M7" s="46" t="s">
         <v>68</v>
       </c>
-      <c r="G5" s="22" t="s">
+    </row>
+    <row r="8" spans="1:14" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="46" t="s">
         <v>69</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="47" t="s">
+      <c r="B8" s="27"/>
+      <c r="C8" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" s="19"/>
+      <c r="E8" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="B6" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="49" t="s">
+      <c r="F8" s="40"/>
+      <c r="G8" s="46" t="s">
         <v>71</v>
       </c>
-      <c r="D6" s="47" t="s">
+      <c r="H8" s="27"/>
+      <c r="I8" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="E6" s="47" t="s">
+      <c r="J8" s="27"/>
+      <c r="K8" s="48" t="s">
+        <v>123</v>
+      </c>
+      <c r="L8" s="39"/>
+      <c r="M8" s="46" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="71.25" x14ac:dyDescent="0.3">
+      <c r="A9" s="57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="56"/>
+      <c r="C9" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="19"/>
+      <c r="E9" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="F6" s="50" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="51" t="s">
+      <c r="F9" s="19"/>
+      <c r="G9" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="H9" s="27"/>
+      <c r="I9" s="35" t="s">
         <v>76</v>
       </c>
-      <c r="B7" s="52" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="53" t="s">
+      <c r="J9" s="27"/>
+      <c r="K9" s="35" t="s">
         <v>77</v>
       </c>
-      <c r="E7" s="53" t="s">
+      <c r="L9" s="27"/>
+      <c r="M9" s="35" t="s">
         <v>78</v>
       </c>
-      <c r="F7" s="53" t="s">
-[...208 lines deleted...]
-      <c r="C41" s="6"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A10" s="8"/>
+      <c r="B10" s="58"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="62"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="58"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="7"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="9"/>
+      <c r="B11" s="59"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="62"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="59"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="59"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="9"/>
+      <c r="B12" s="59"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="62"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="9"/>
+      <c r="B13" s="59"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="59"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="59"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="59"/>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A14" s="9"/>
+      <c r="B14" s="59"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="59"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="59"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A15" s="9"/>
+      <c r="B15" s="59"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="59"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A16" s="9"/>
+      <c r="B16" s="59"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="59"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="59"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="59"/>
+      <c r="M16" s="9"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" s="9"/>
+      <c r="B17" s="59"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="9"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" s="9"/>
+      <c r="B18" s="59"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="9"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" s="9"/>
+      <c r="B19" s="59"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="59"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="59"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="59"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="59"/>
+      <c r="M19" s="9"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" s="9"/>
+      <c r="B20" s="59"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="59"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="59"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="59"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="59"/>
+      <c r="M20" s="9"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="9"/>
+      <c r="B21" s="59"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="59"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="9"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="9"/>
+      <c r="B22" s="59"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="59"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="59"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="59"/>
+      <c r="M22" s="9"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="9"/>
+      <c r="B23" s="59"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="9"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" s="9"/>
+      <c r="B24" s="59"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="59"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="59"/>
+      <c r="M24" s="9"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" s="9"/>
+      <c r="B25" s="59"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="59"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="59"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="59"/>
+      <c r="M25" s="9"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" s="9"/>
+      <c r="B26" s="59"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="59"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="59"/>
+      <c r="K26" s="9"/>
+      <c r="L26" s="59"/>
+      <c r="M26" s="9"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E27" s="3"/>
+      <c r="F27" s="25"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E28" s="3"/>
+      <c r="F28" s="25"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E29" s="3"/>
+      <c r="F29" s="25"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E30" s="3"/>
+      <c r="F30" s="25"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E31" s="3"/>
+      <c r="F31" s="25"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E32" s="3"/>
+      <c r="F32" s="25"/>
+    </row>
+    <row r="33" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E33" s="3"/>
+      <c r="F33" s="25"/>
+    </row>
+    <row r="34" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E34" s="3"/>
+      <c r="F34" s="25"/>
+    </row>
+    <row r="35" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E35" s="3"/>
+      <c r="F35" s="25"/>
+    </row>
+    <row r="36" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E36" s="3"/>
+      <c r="F36" s="25"/>
+    </row>
+    <row r="37" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E37" s="3"/>
+      <c r="F37" s="25"/>
+    </row>
+    <row r="38" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E38" s="3"/>
+      <c r="F38" s="25"/>
+    </row>
+    <row r="39" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E39" s="3"/>
+      <c r="F39" s="25"/>
+    </row>
+    <row r="40" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E40" s="3"/>
+      <c r="F40" s="25"/>
+    </row>
+    <row r="41" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E41" s="3"/>
+      <c r="F41" s="25"/>
+    </row>
+    <row r="42" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E42" s="3"/>
+      <c r="F42" s="25"/>
+    </row>
+    <row r="43" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E43" s="3"/>
+      <c r="F43" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C825782-D1B4-463A-B5C4-68D5F63E09A9}">
-  <dimension ref="A1:G41"/>
+  <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection sqref="A1:XFD4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.2" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.88671875" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="35.140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="2.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="34.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="2.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="39.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2" style="2" customWidth="1"/>
+    <col min="9" max="9" width="54.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="2" style="2" customWidth="1"/>
+    <col min="11" max="11" width="15.7109375" style="2" customWidth="1"/>
+    <col min="12" max="12" width="1.85546875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="31.5703125" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="15"/>
+      <c r="M1" s="15"/>
+      <c r="N1" s="16"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="16"/>
+    </row>
+    <row r="3" spans="1:14" s="13" customFormat="1" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="75"/>
-[...7 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="B3" s="17"/>
+      <c r="C3" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="17"/>
+      <c r="E3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="17"/>
+      <c r="G3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="17"/>
+      <c r="I3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="17"/>
+      <c r="K3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="23" t="s">
-[...19 lines deleted...]
-      <c r="A3" s="25" t="s">
+      <c r="L3" s="17"/>
+      <c r="M3" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" s="18"/>
+    </row>
+    <row r="4" spans="1:14" s="55" customFormat="1" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="53"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+    </row>
+    <row r="5" spans="1:14" s="4" customFormat="1" ht="42.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="C5" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="27"/>
+      <c r="E5" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="F5" s="19"/>
+      <c r="G5" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="H5" s="27"/>
+      <c r="I5" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="J5" s="27"/>
+      <c r="K5" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="L5" s="39"/>
+      <c r="M5" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="B3" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="27" t="s">
+    </row>
+    <row r="6" spans="1:14" s="4" customFormat="1" ht="42.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="46" t="s">
+        <v>89</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="D6" s="27"/>
+      <c r="E6" s="46" t="s">
+        <v>120</v>
+      </c>
+      <c r="F6" s="19"/>
+      <c r="G6" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="H6" s="27"/>
+      <c r="I6" s="46" t="s">
+        <v>94</v>
+      </c>
+      <c r="J6" s="27"/>
+      <c r="K6" s="46" t="s">
+        <v>92</v>
+      </c>
+      <c r="L6" s="39"/>
+      <c r="M6" s="46" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="57" x14ac:dyDescent="0.3">
+      <c r="A7" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B7" s="27"/>
+      <c r="C7" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="D7" s="27"/>
+      <c r="E7" s="35" t="s">
         <v>121</v>
       </c>
-      <c r="D3" s="25" t="s">
-[...25 lines deleted...]
-      <c r="E4" s="28" t="s">
+      <c r="F7" s="40"/>
+      <c r="G7" s="35" t="s">
         <v>96</v>
       </c>
-      <c r="F4" s="29" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="54" t="s">
+      <c r="H7" s="27"/>
+      <c r="I7" s="35" t="s">
+        <v>100</v>
+      </c>
+      <c r="J7" s="27"/>
+      <c r="K7" s="35" t="s">
         <v>99</v>
       </c>
-      <c r="B5" s="18" t="s">
-[...11 lines deleted...]
-      <c r="F5" s="17" t="s">
+      <c r="L7" s="19"/>
+      <c r="M7" s="35" t="s">
         <v>101</v>
       </c>
-      <c r="G5" s="22" t="s">
-[...223 lines deleted...]
-      <c r="C41" s="6"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A8" s="56"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A9" s="8"/>
+      <c r="B9" s="8"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="8"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="7"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A10" s="9"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="9"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="9"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="9"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A14" s="9"/>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A15" s="9"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A16" s="9"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" s="9"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" s="9"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" s="9"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" s="9"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="9"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="9"/>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="9"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="9"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="9"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" s="9"/>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="9"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="9"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+    </row>
+    <row r="33" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+    </row>
+    <row r="34" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+    </row>
+    <row r="35" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+    </row>
+    <row r="36" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+    </row>
+    <row r="37" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+    </row>
+    <row r="38" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+    </row>
+    <row r="39" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+    </row>
+    <row r="40" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+    </row>
+    <row r="41" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+    </row>
+    <row r="42" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E006D53-F45A-4F58-8357-985311046427}">
-  <dimension ref="A1:G41"/>
+  <dimension ref="A1:N39"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="16.2" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="37.88671875" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="1" width="37.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="2.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="34.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="2.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="39.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2.85546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="54.5703125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="2.85546875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="15.7109375" style="2" customWidth="1"/>
+    <col min="12" max="12" width="2.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="31.5703125" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="75" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="15"/>
+      <c r="M1" s="15"/>
+      <c r="N1" s="16"/>
+    </row>
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="12"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
+      <c r="J2" s="12"/>
+      <c r="K2" s="12"/>
+      <c r="L2" s="12"/>
+      <c r="M2" s="12"/>
+      <c r="N2" s="16"/>
+    </row>
+    <row r="3" spans="1:14" s="13" customFormat="1" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="75"/>
-[...7 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="B3" s="17"/>
+      <c r="C3" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="17"/>
+      <c r="E3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="17"/>
+      <c r="G3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="17"/>
+      <c r="I3" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="17"/>
+      <c r="K3" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="23" t="s">
-[...19 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="L3" s="17"/>
+      <c r="M3" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" s="18"/>
+    </row>
+    <row r="4" spans="1:14" s="55" customFormat="1" ht="17.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="53"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+    </row>
+    <row r="5" spans="1:14" s="4" customFormat="1" ht="42.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B5" s="27"/>
+      <c r="C5" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="D5" s="27"/>
+      <c r="E5" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="F5" s="19"/>
+      <c r="G5" s="32" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="62" t="s">
+      <c r="H5" s="27"/>
+      <c r="I5" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="J5" s="27"/>
+      <c r="K5" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="L5" s="39"/>
+      <c r="M5" s="32" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="4" customFormat="1" ht="42.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="46" t="s">
+        <v>109</v>
+      </c>
+      <c r="B6" s="27"/>
+      <c r="C6" s="46" t="s">
+        <v>108</v>
+      </c>
+      <c r="D6" s="27"/>
+      <c r="E6" s="46" t="s">
         <v>110</v>
       </c>
-      <c r="C3" s="63" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="47" t="s">
+      <c r="F6" s="19"/>
+      <c r="G6" s="46" t="s">
+        <v>111</v>
+      </c>
+      <c r="H6" s="27"/>
+      <c r="I6" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="J6" s="27"/>
+      <c r="K6" s="46" t="s">
         <v>106</v>
       </c>
-      <c r="E3" s="64" t="s">
-[...19 lines deleted...]
-      <c r="D4" s="55" t="s">
+      <c r="L6" s="39"/>
+      <c r="M6" s="46" t="s">
         <v>113</v>
       </c>
-      <c r="E4" s="57" t="s">
+    </row>
+    <row r="7" spans="1:14" ht="28.5" x14ac:dyDescent="0.3">
+      <c r="A7" s="35"/>
+      <c r="B7" s="27"/>
+      <c r="C7" s="35" t="s">
         <v>114</v>
       </c>
-      <c r="F4" s="58" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="65" t="s">
+      <c r="D7" s="27"/>
+      <c r="E7" s="35" t="s">
         <v>115</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="55" t="s">
+      <c r="F7" s="40"/>
+      <c r="G7" s="35" t="s">
         <v>116</v>
       </c>
-      <c r="C5" s="59" t="s">
+      <c r="H7" s="27"/>
+      <c r="I7" s="35" t="s">
         <v>117</v>
       </c>
-      <c r="D5" s="55" t="s">
+      <c r="J7" s="27"/>
+      <c r="K7" s="35">
+        <v>200</v>
+      </c>
+      <c r="L7" s="41"/>
+      <c r="M7" s="35" t="s">
         <v>118</v>
       </c>
-      <c r="E5" s="55" t="s">
-[...229 lines deleted...]
-      <c r="C41" s="6"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A8" s="56"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A9" s="63" t="s">
+        <v>124</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="8"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="7"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A10" s="64"/>
+      <c r="B10" s="8"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="7"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="65" t="s">
+        <v>125</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="9"/>
+      <c r="M11" s="9"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="9"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="9"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="9"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
+      <c r="M13" s="9"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A14" s="9"/>
+      <c r="B14" s="9"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A15" s="9"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A16" s="9"/>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="9"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" s="9"/>
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="9"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" s="9"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="9"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" s="9"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="9"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" s="9"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="9"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="9"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="9"/>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="9"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+    </row>
+    <row r="33" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+    </row>
+    <row r="34" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+    </row>
+    <row r="35" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+    </row>
+    <row r="36" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+    </row>
+    <row r="37" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+    </row>
+    <row r="38" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+    </row>
+    <row r="39" spans="5:6" x14ac:dyDescent="0.3">
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>