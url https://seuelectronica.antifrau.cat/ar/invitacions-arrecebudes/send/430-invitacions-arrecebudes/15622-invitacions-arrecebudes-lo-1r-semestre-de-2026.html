--- v0 (2026-07-27)
+++ v1 (2026-08-16)
@@ -7,104 +7,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Comunicacio\Seu electrònica\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8AEC0F7-C8D3-470D-AECA-6FB8FBF063D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{68B154D2-F0F3-4DEE-B828-AA44DCE7A0AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{EDAA7F80-BE6C-48E1-AC6E-186630F81756}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{EDAA7F80-BE6C-48E1-AC6E-186630F81756}"/>
   </bookViews>
   <sheets>
     <sheet name="Director" sheetId="1" r:id="rId1"/>
     <sheet name="Directora adjunta" sheetId="6" r:id="rId2"/>
     <sheet name="Dir.ª Anàlisi Investigacions" sheetId="2" r:id="rId3"/>
     <sheet name="Director Prevenció" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="63">
   <si>
     <t>Data celebració</t>
   </si>
   <si>
     <t>Entitat que convida</t>
   </si>
   <si>
     <t>Acte</t>
   </si>
   <si>
-    <t>Acceptada</t>
-[...7 lines deleted...]
-  <si>
     <t>Departament d'Interior</t>
   </si>
   <si>
     <t>Acte nacional del Dia de les Esquadres 2026</t>
   </si>
   <si>
     <t>Departament Presidència</t>
   </si>
   <si>
     <t>Aportacions conductuals i bona regulació</t>
   </si>
   <si>
     <t>CAC</t>
   </si>
   <si>
     <t>Presidència Generalitat</t>
   </si>
   <si>
     <t>Acte de presa de possessió de la síndica major de la Sindicatura de Comptes de Catalunya</t>
   </si>
   <si>
     <t xml:space="preserve">Acte del lliurament de les Creus de Sant Jordi 2026 </t>
   </si>
   <si>
     <t>TSJCat</t>
@@ -191,50 +182,98 @@
     <t>Jornada `Trobada de les Autoritats Independents de Protecció de l’informant (AIPI)´</t>
   </si>
   <si>
     <t>ICAB</t>
   </si>
   <si>
     <t>7 Premis CAC a la investigació sobre comunicació audiovisual</t>
   </si>
   <si>
     <t>Director de l'Oficina Antifrau de Catalunya</t>
   </si>
   <si>
     <t>Directora adjunta de l'Oficina Antifrau de Catalunya</t>
   </si>
   <si>
     <t>Directora d'Anàlisi i Investigacions de l'Oficina Antifrau de Catalunya</t>
   </si>
   <si>
     <t>Director de Prevenció de l'Oficina Antifrau de Catalunya</t>
   </si>
   <si>
     <t>Data d'actualització: permanent</t>
   </si>
   <si>
     <t>Data de propera actualització: 31 de desembre 2026</t>
+  </si>
+  <si>
+    <t>Lloc</t>
+  </si>
+  <si>
+    <t>Palau de Justícia de Barcelona. Passeig de Lluís Companys, 14 | 08018 Barcelona</t>
+  </si>
+  <si>
+    <t>Col·legi de periodistes. Rambla Catalunya, 10 | 08007 Barcelona</t>
+  </si>
+  <si>
+    <t>Aula Magna de la Facultat de Medicina i Ciències de la Salut de la UB. Casanova, 143 | 08036 Barcelona</t>
+  </si>
+  <si>
+    <t>Parlament de Catalunya. Parc de la Ciutadella s/n | 08003 Barcelona</t>
+  </si>
+  <si>
+    <t>Parlament de Catalunya. Auditori President Lluís Companys. Parc de la Ciutadella s/n | 08003 Barcelona</t>
+  </si>
+  <si>
+    <t>Museu Nacional d'Art de Catalunya. Palau Nacional, Parc de Montjuïc s/n | 08038 Barcelona</t>
+  </si>
+  <si>
+    <t>Auditori Fòrum del Centre de Convencions Internacional de Barcelona. Pça Leonardo da Vinci, 4 | 08019 Barcelona</t>
+  </si>
+  <si>
+    <t>Palau de la Generalitat. Pl. de Sant Jaume | 08002 Barcelona</t>
+  </si>
+  <si>
+    <t>Centre d'Estudis Polítics i Constitucionals (CEPC). Pl. de la Marina Española, 9 | 28013 Madrid</t>
+  </si>
+  <si>
+    <t>Il·lustre Col·legi de l'Advocacia de Barcelona. Mallorca, 283 | 08037 Barcelona</t>
+  </si>
+  <si>
+    <t>Escola d’Administració Pública de Catalunya (EAPC). Carrer de Girona, 20 | 08010 Barcelona</t>
+  </si>
+  <si>
+    <t>Palau de la Generalitat. Auditori. Pl. de Sant Jaume | 08002 Barcelona</t>
+  </si>
+  <si>
+    <t>Conselleria de Presidència, Justícia i Interior. Carrera de San Jerónimo, 13 | 28014 Madrid</t>
+  </si>
+  <si>
+    <t>Facultat d’Informàtica de Barcelona. Sala d’Actes Manuel Martí Recober. Edifici B6 del Campus Nord, Carrer de Jordi Girona 1-3 | 08034 Barcelona</t>
+  </si>
+  <si>
+    <t>Teatre Nacional de Catalunya. Plaça de les Arts, 1 | 08013 Barcelona</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Verdana"/>
@@ -339,233 +378,172 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...51 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
@@ -861,1525 +839,1187 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB836D2C-B6A9-449B-A73D-876D4D5EEF62}">
-  <dimension ref="A1:L50"/>
+  <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:A21"/>
+      <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.88671875" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="11.77734375" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="2.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="30.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="2.7109375" customWidth="1"/>
+    <col min="5" max="5" width="86.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3" customWidth="1"/>
+    <col min="7" max="7" width="109.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A3" s="44" t="s">
+    <row r="1" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="25" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="45"/>
-      <c r="C3" s="44" t="s">
+      <c r="B3" s="24"/>
+      <c r="C3" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="45"/>
-      <c r="E3" s="44" t="s">
+      <c r="D3" s="24"/>
+      <c r="E3" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="45"/>
-      <c r="G3" s="44" t="s">
+      <c r="F3" s="24"/>
+      <c r="G3" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="H3" s="24"/>
+    </row>
+    <row r="4" spans="1:8" s="6" customFormat="1" ht="14.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+    </row>
+    <row r="5" spans="1:8" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="12">
+        <v>46049</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1"/>
+      <c r="E5" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="1"/>
+      <c r="G5" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" s="1"/>
+    </row>
+    <row r="6" spans="1:8" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="15">
+        <v>46059</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="1"/>
+      <c r="G6" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="H6" s="1"/>
+    </row>
+    <row r="7" spans="1:8" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="15">
+        <v>46079</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="1"/>
+      <c r="G7" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="H7" s="1"/>
+    </row>
+    <row r="8" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="15">
+        <v>46106</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="1"/>
+      <c r="G8" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" s="1"/>
+    </row>
+    <row r="9" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="15">
+        <v>46129</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="1"/>
+      <c r="G9" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H9" s="1"/>
+    </row>
+    <row r="10" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="15">
+        <v>46132</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" s="1"/>
+    </row>
+    <row r="11" spans="1:8" s="9" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="15">
+        <v>46133</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="1"/>
+      <c r="G11" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="1"/>
+    </row>
+    <row r="12" spans="1:8" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="15">
+        <v>46134</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="45"/>
-      <c r="I3" s="44" t="s">
+      <c r="E12" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="46"/>
-[...30 lines deleted...]
-      <c r="G5" s="24" t="s">
+      <c r="G12" s="16" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="15">
+        <v>46181</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="H5" s="18"/>
-[...80 lines deleted...]
-      <c r="E9" s="29" t="s">
+      <c r="E13" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="G13" s="16" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="15">
+        <v>46190</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="19"/>
-[...14 lines deleted...]
-      <c r="C10" s="26" t="s">
+      <c r="E14" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="D10" s="16"/>
-[...59 lines deleted...]
-      <c r="C13" s="26" t="s">
+      <c r="G14" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="20">
+        <v>46203</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="D13" s="16"/>
-      <c r="E13" s="26" t="s">
+      <c r="E15" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="F13" s="16"/>
-[...114 lines deleted...]
-      <c r="B23" s="36"/>
+      <c r="G15" s="21" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="E16" s="10"/>
+    </row>
+    <row r="17" spans="1:8" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+    </row>
+    <row r="18" spans="1:8" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+    </row>
+    <row r="19" spans="1:8" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="7"/>
+    </row>
+    <row r="20" spans="1:8" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+    </row>
+    <row r="21" spans="1:8" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="7"/>
+    </row>
+    <row r="22" spans="1:8" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+    </row>
+    <row r="23" spans="1:8" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="8"/>
+      <c r="B23" s="8"/>
       <c r="C23" s="1"/>
-      <c r="D23" s="16"/>
+      <c r="D23" s="1"/>
       <c r="E23" s="1"/>
-      <c r="F23" s="16"/>
-[...9 lines deleted...]
-      <c r="B24" s="36"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+    </row>
+    <row r="24" spans="1:8" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="8"/>
+      <c r="B24" s="8"/>
       <c r="C24" s="1"/>
-      <c r="D24" s="16"/>
+      <c r="D24" s="1"/>
       <c r="E24" s="1"/>
-      <c r="F24" s="16"/>
-[...9 lines deleted...]
-      <c r="B25" s="36"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+    </row>
+    <row r="25" spans="1:8" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
       <c r="C25" s="1"/>
-      <c r="D25" s="16"/>
+      <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="16"/>
-[...9 lines deleted...]
-      <c r="B26" s="36"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="1"/>
+    </row>
+    <row r="26" spans="1:8" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
       <c r="C26" s="1"/>
-      <c r="D26" s="16"/>
+      <c r="D26" s="1"/>
       <c r="E26" s="1"/>
-      <c r="F26" s="16"/>
-[...9 lines deleted...]
-      <c r="B27" s="36"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="1"/>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
       <c r="C27" s="1"/>
-      <c r="D27" s="16"/>
+      <c r="D27" s="1"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="16"/>
-[...9 lines deleted...]
-      <c r="B28" s="36"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8"/>
       <c r="C28" s="1"/>
-      <c r="D28" s="16"/>
+      <c r="D28" s="1"/>
       <c r="E28" s="1"/>
-      <c r="F28" s="16"/>
-[...9 lines deleted...]
-      <c r="B29" s="36"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
       <c r="C29" s="1"/>
-      <c r="D29" s="16"/>
+      <c r="D29" s="1"/>
       <c r="E29" s="1"/>
-      <c r="F29" s="16"/>
-[...9 lines deleted...]
-      <c r="B30" s="36"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="1"/>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="8"/>
+      <c r="B30" s="8"/>
       <c r="C30" s="1"/>
-      <c r="D30" s="16"/>
+      <c r="D30" s="1"/>
       <c r="E30" s="1"/>
-      <c r="F30" s="16"/>
-[...9 lines deleted...]
-      <c r="B31" s="36"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="1"/>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="8"/>
+      <c r="B31" s="8"/>
       <c r="C31" s="1"/>
-      <c r="D31" s="16"/>
+      <c r="D31" s="1"/>
       <c r="E31" s="1"/>
-      <c r="F31" s="16"/>
-[...9 lines deleted...]
-      <c r="B32" s="36"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="1"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
       <c r="C32" s="1"/>
-      <c r="D32" s="16"/>
+      <c r="D32" s="1"/>
       <c r="E32" s="1"/>
-      <c r="F32" s="16"/>
-[...9 lines deleted...]
-      <c r="B33" s="36"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
+      <c r="H32" s="1"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" s="8"/>
+      <c r="B33" s="8"/>
       <c r="C33" s="1"/>
-      <c r="D33" s="16"/>
+      <c r="D33" s="1"/>
       <c r="E33" s="1"/>
-      <c r="F33" s="16"/>
-[...9 lines deleted...]
-      <c r="B34" s="36"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="1"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="8"/>
+      <c r="B34" s="8"/>
       <c r="C34" s="1"/>
-      <c r="D34" s="16"/>
+      <c r="D34" s="1"/>
       <c r="E34" s="1"/>
-      <c r="F34" s="16"/>
-[...9 lines deleted...]
-      <c r="B35" s="36"/>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="1"/>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="8"/>
+      <c r="B35" s="8"/>
       <c r="C35" s="1"/>
-      <c r="D35" s="16"/>
+      <c r="D35" s="1"/>
       <c r="E35" s="1"/>
-      <c r="F35" s="16"/>
-[...9 lines deleted...]
-      <c r="B36" s="36"/>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" s="8"/>
+      <c r="B36" s="8"/>
       <c r="C36" s="1"/>
-      <c r="D36" s="16"/>
+      <c r="D36" s="1"/>
       <c r="E36" s="1"/>
-      <c r="F36" s="16"/>
-[...9 lines deleted...]
-      <c r="B37" s="36"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="H36" s="1"/>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="8"/>
+      <c r="B37" s="8"/>
       <c r="C37" s="1"/>
-      <c r="D37" s="16"/>
+      <c r="D37" s="1"/>
       <c r="E37" s="1"/>
-      <c r="F37" s="16"/>
-[...9 lines deleted...]
-      <c r="B38" s="36"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="8"/>
+      <c r="B38" s="8"/>
       <c r="C38" s="1"/>
-      <c r="D38" s="16"/>
+      <c r="D38" s="1"/>
       <c r="E38" s="1"/>
-      <c r="F38" s="16"/>
-[...9 lines deleted...]
-      <c r="B39" s="36"/>
+      <c r="F38" s="1"/>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1"/>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="8"/>
+      <c r="B39" s="8"/>
       <c r="C39" s="1"/>
-      <c r="D39" s="16"/>
+      <c r="D39" s="1"/>
       <c r="E39" s="1"/>
-      <c r="F39" s="16"/>
-[...9 lines deleted...]
-      <c r="B40" s="36"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" s="8"/>
+      <c r="B40" s="8"/>
       <c r="C40" s="1"/>
-      <c r="D40" s="16"/>
+      <c r="D40" s="1"/>
       <c r="E40" s="1"/>
-      <c r="F40" s="16"/>
-[...9 lines deleted...]
-      <c r="B41" s="36"/>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1"/>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="8"/>
+      <c r="B41" s="8"/>
       <c r="C41" s="1"/>
-      <c r="D41" s="16"/>
+      <c r="D41" s="1"/>
       <c r="E41" s="1"/>
-      <c r="F41" s="16"/>
-[...9 lines deleted...]
-      <c r="B42" s="36"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="8"/>
+      <c r="B42" s="8"/>
       <c r="C42" s="1"/>
-      <c r="D42" s="16"/>
+      <c r="D42" s="1"/>
       <c r="E42" s="1"/>
-      <c r="F42" s="16"/>
-[...9 lines deleted...]
-      <c r="B43" s="36"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="8"/>
+      <c r="B43" s="8"/>
       <c r="C43" s="1"/>
-      <c r="D43" s="16"/>
+      <c r="D43" s="1"/>
       <c r="E43" s="1"/>
-      <c r="F43" s="16"/>
-[...9 lines deleted...]
-      <c r="B44" s="36"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="8"/>
+      <c r="B44" s="8"/>
       <c r="C44" s="1"/>
-      <c r="D44" s="16"/>
+      <c r="D44" s="1"/>
       <c r="E44" s="1"/>
-      <c r="F44" s="16"/>
-[...9 lines deleted...]
-      <c r="B45" s="36"/>
+      <c r="F44" s="1"/>
+      <c r="G44" s="1"/>
+      <c r="H44" s="1"/>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="8"/>
+      <c r="B45" s="8"/>
       <c r="C45" s="1"/>
-      <c r="D45" s="16"/>
+      <c r="D45" s="1"/>
       <c r="E45" s="1"/>
-      <c r="F45" s="16"/>
-[...9 lines deleted...]
-      <c r="B46" s="36"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" s="8"/>
+      <c r="B46" s="8"/>
       <c r="C46" s="1"/>
-      <c r="D46" s="16"/>
+      <c r="D46" s="1"/>
       <c r="E46" s="1"/>
-      <c r="F46" s="16"/>
-[...9 lines deleted...]
-      <c r="B47" s="36"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
+      <c r="H46" s="1"/>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="8"/>
+      <c r="B47" s="8"/>
       <c r="C47" s="1"/>
-      <c r="D47" s="16"/>
+      <c r="D47" s="1"/>
       <c r="E47" s="1"/>
-      <c r="F47" s="16"/>
-[...9 lines deleted...]
-      <c r="B48" s="36"/>
+      <c r="F47" s="1"/>
+      <c r="G47" s="1"/>
+      <c r="H47" s="1"/>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="8"/>
+      <c r="B48" s="8"/>
       <c r="C48" s="1"/>
-      <c r="D48" s="16"/>
+      <c r="D48" s="1"/>
       <c r="E48" s="1"/>
-      <c r="F48" s="16"/>
-[...9 lines deleted...]
-      <c r="B49" s="36"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="8"/>
+      <c r="B49" s="8"/>
       <c r="C49" s="1"/>
-      <c r="D49" s="16"/>
+      <c r="D49" s="1"/>
       <c r="E49" s="1"/>
-      <c r="F49" s="16"/>
-[...9 lines deleted...]
-      <c r="B50" s="36"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="1"/>
+      <c r="H49" s="1"/>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="8"/>
+      <c r="B50" s="8"/>
       <c r="C50" s="1"/>
-      <c r="D50" s="16"/>
+      <c r="D50" s="1"/>
       <c r="E50" s="1"/>
-      <c r="F50" s="16"/>
-[...5 lines deleted...]
-      <c r="L50" s="1"/>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1"/>
+      <c r="H50" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B20AE760-E519-491A-B8F9-49A44BDA1A0E}">
-  <dimension ref="A1:L25"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:A21"/>
+      <selection activeCell="G31" sqref="G31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.88671875" style="3" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="14.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="18.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="2.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="36.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="2.7109375" customWidth="1"/>
+    <col min="5" max="5" width="89.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="2.5703125" customWidth="1"/>
+    <col min="7" max="7" width="143.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="28" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="27"/>
+      <c r="E3" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="47" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="28" customFormat="1" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="26"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+    </row>
+    <row r="5" spans="1:8" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="44">
+        <v>46036</v>
+      </c>
+      <c r="B5" s="31"/>
+      <c r="C5" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="11"/>
+      <c r="E5" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="1"/>
+      <c r="G5" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5" s="1"/>
+    </row>
+    <row r="6" spans="1:8" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="45">
+        <v>46079</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="1"/>
+      <c r="G6" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="H6" s="1"/>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="45">
+        <v>46106</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7" s="1"/>
+      <c r="G7" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="H7" s="1"/>
+    </row>
+    <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="45">
+        <v>46127</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" s="1"/>
+      <c r="G8" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="H8" s="1"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="45">
+        <v>46128</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" s="1"/>
+      <c r="G9" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" s="1"/>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="45">
+        <v>46129</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="1"/>
+      <c r="E10" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" s="1"/>
+    </row>
+    <row r="11" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="45">
+        <v>46132</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="1"/>
+      <c r="G11" s="37" t="s">
+        <v>59</v>
+      </c>
+      <c r="H11" s="1"/>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="45">
+        <v>46132</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="1"/>
+      <c r="E12" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" s="1"/>
+      <c r="G12" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="H12" s="1"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="45">
+        <v>46147</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="1"/>
+      <c r="G13" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" s="1"/>
+    </row>
+    <row r="14" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="45">
+        <v>46189</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="11"/>
+      <c r="E14" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" s="1"/>
+      <c r="G14" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" s="1"/>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="46">
+        <v>46203</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="1"/>
+      <c r="E15" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="1"/>
+      <c r="G15" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="H15" s="1"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="8"/>
+      <c r="B18" s="8"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="35" t="s">
         <v>45</v>
       </c>
-    </row>
-[...319 lines deleted...]
-      <c r="B19" s="35"/>
+      <c r="B19" s="3"/>
       <c r="C19" s="1"/>
-      <c r="D19" s="16"/>
+      <c r="D19" s="1"/>
       <c r="E19" s="1"/>
-      <c r="F19" s="16"/>
-[...25 lines deleted...]
-      <c r="B21" s="15"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="7"/>
+      <c r="B20" s="3"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="7"/>
       <c r="C21" s="1"/>
-      <c r="D21" s="16"/>
+      <c r="D21" s="1"/>
       <c r="E21" s="1"/>
-      <c r="F21" s="16"/>
-[...24 lines deleted...]
-      <c r="D23" s="63"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="1"/>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="7"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
       <c r="E23" s="1"/>
-      <c r="F23" s="16"/>
-[...9 lines deleted...]
-      <c r="B24" s="15"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
       <c r="C24" s="1"/>
-      <c r="D24" s="16"/>
+      <c r="D24" s="1"/>
       <c r="E24" s="1"/>
-      <c r="F24" s="16"/>
-[...9 lines deleted...]
-      <c r="B25" s="36"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+      <c r="H24" s="1"/>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
       <c r="C25" s="1"/>
-      <c r="D25" s="16"/>
+      <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="16"/>
-[...1 lines deleted...]
-      <c r="H25" s="18"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8546D94-D186-42F1-A17A-8636CE82908E}">
-  <dimension ref="A1:I12"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:A12"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.109375" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="12.77734375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.140625" customWidth="1"/>
+    <col min="2" max="2" width="2.5703125" customWidth="1"/>
+    <col min="3" max="3" width="25.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="2.85546875" customWidth="1"/>
+    <col min="5" max="5" width="86.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="2.7109375" customWidth="1"/>
+    <col min="7" max="7" width="60.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="32" customFormat="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="24"/>
+      <c r="E3" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="12">
+        <v>46181</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="1"/>
+      <c r="E5" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="20">
+        <v>46203</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="21" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="35" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="7"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="35" t="s">
         <v>46</v>
-      </c>
-[...71 lines deleted...]
-        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46F06B94-9014-4E9A-B128-C6F2F9C59162}">
-  <dimension ref="A1:L14"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.88671875" style="3" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="14.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="18.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="3.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="38.85546875" customWidth="1"/>
+    <col min="4" max="4" width="2.7109375" customWidth="1"/>
+    <col min="5" max="5" width="89.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="2.5703125" customWidth="1"/>
+    <col min="7" max="7" width="88.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="16.2" x14ac:dyDescent="0.3">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="34" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="33" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="24"/>
+      <c r="E3" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="32"/>
+      <c r="G3" s="23" t="s">
         <v>47</v>
       </c>
-    </row>
-[...39 lines deleted...]
-      <c r="A5" s="21">
+      <c r="H3" s="32"/>
+    </row>
+    <row r="4" spans="1:8" s="33" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="12">
         <v>46036</v>
       </c>
-      <c r="B5" s="15"/>
-[...18 lines deleted...]
-      <c r="A6" s="25">
+      <c r="B5" s="7"/>
+      <c r="C5" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="42"/>
+      <c r="E5" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="42"/>
+      <c r="G5" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5" s="1"/>
+    </row>
+    <row r="6" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="15">
         <v>46071</v>
       </c>
-      <c r="B6" s="15"/>
-[...18 lines deleted...]
-      <c r="A7" s="25">
+      <c r="B6" s="7"/>
+      <c r="C6" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="43"/>
+      <c r="E6" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="42"/>
+      <c r="G6" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="1"/>
+    </row>
+    <row r="7" spans="1:8" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="15">
         <v>46160</v>
       </c>
-      <c r="B7" s="15"/>
-[...16 lines deleted...]
-      <c r="A8" s="31">
+      <c r="B7" s="7"/>
+      <c r="C7" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="43"/>
+      <c r="E7" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="42"/>
+      <c r="G7" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" s="1"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="20">
         <v>46203</v>
       </c>
-      <c r="B8" s="15"/>
-[...19 lines deleted...]
-      <c r="B9" s="36"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="42"/>
+      <c r="E8" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="42"/>
+      <c r="G8" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="H8" s="1"/>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="8"/>
+      <c r="B9" s="8"/>
       <c r="C9" s="1"/>
-      <c r="D9" s="16"/>
+      <c r="D9" s="1"/>
       <c r="E9" s="1"/>
-      <c r="F9" s="16"/>
-[...13 lines deleted...]
-        <v>49</v>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="35" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="7"/>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="35" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Director</vt:lpstr>