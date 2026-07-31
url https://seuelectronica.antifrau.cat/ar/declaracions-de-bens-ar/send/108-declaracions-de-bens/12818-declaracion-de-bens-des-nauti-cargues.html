--- v0 (2026-07-10)
+++ v1 (2026-07-31)
@@ -1,572 +1,658 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Comunicacio\Seu electrònica\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8DC63289-C8AF-42A1-95F1-14326223445C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE5E58D8-DD33-4710-96F8-007C7815737C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D85FD2F5-562B-4C92-89EC-1CCBC1067DB6}"/>
+    <workbookView xWindow="25080" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{D85FD2F5-562B-4C92-89EC-1CCBC1067DB6}"/>
   </bookViews>
   <sheets>
-    <sheet name="OAC" sheetId="4" r:id="rId1"/>
-    <sheet name="Full1" sheetId="5" r:id="rId2"/>
+    <sheet name="Declaració béns alts carrecs" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="41">
   <si>
     <t>Automòbils, embarcacions i altres vehicles de motor</t>
   </si>
   <si>
     <t>Assegurances de vida la indemnització de les quals superi els 30.000 €</t>
   </si>
   <si>
     <t>Import aproximat de comptes corrents i altres dipòsits bancaris</t>
   </si>
   <si>
     <t>Plans de pensions i assimilats</t>
   </si>
   <si>
     <t>Títols, actius financers o valors mobiliaris</t>
   </si>
   <si>
     <t>Participacions en societats mercantils</t>
   </si>
   <si>
     <t>Préstecs hipotecaris i altres crèdits</t>
   </si>
   <si>
     <t>Nom i cognoms</t>
   </si>
   <si>
     <t>Càrrec</t>
   </si>
   <si>
     <t>Data de nomenament</t>
   </si>
   <si>
     <t>Data de cessament</t>
   </si>
   <si>
     <t>Béns Immobles</t>
   </si>
   <si>
     <t>Béns mobles de qualsevol naturalesa que superin els 12.000€</t>
   </si>
   <si>
     <t>%titulalitat</t>
   </si>
   <si>
     <t>TOTAL</t>
-  </si>
-[...1 lines deleted...]
-    <t>OFICINA ANTIFRAU DE CATALUNYA</t>
   </si>
   <si>
     <t>Miguel Ángel Gimeno Jubero</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>Olinda Anía Lafuente</t>
   </si>
   <si>
     <t>Directora adjunta</t>
   </si>
   <si>
     <t>Director de Prevenció</t>
   </si>
   <si>
     <t>Manel Diaz Espiñeira</t>
   </si>
   <si>
     <t>Director d'Anàlisi i Investigacions</t>
   </si>
   <si>
     <t>Josep Tomàs Salàs Darrocha</t>
   </si>
   <si>
     <t xml:space="preserve">Habitatge 100%              Garatge 100%   Habitatge 25%         Habitatge 50%
 </t>
   </si>
   <si>
     <t xml:space="preserve">Habitatge 50%
 Habitatge 100%
 Garatge
 </t>
   </si>
   <si>
     <t>Director cessant</t>
   </si>
   <si>
     <t>Habitatge 100%
 Garatge
 Pis 25%
 Pis 20%</t>
   </si>
   <si>
-    <t>Declaració de béns alts càrrecs</t>
-[...1 lines deleted...]
-  <si>
     <t>22/1/2024 (*)</t>
   </si>
   <si>
     <t xml:space="preserve">Òscar Roca Safont </t>
   </si>
   <si>
     <t>15/11/2016 (**)</t>
   </si>
   <si>
     <t>(**) Data de modificació: 11/03/2026</t>
   </si>
   <si>
     <t>(*) Data de modificació: 10/02/2026</t>
   </si>
   <si>
     <t>Habitatge 50 %    Garatge 50%     Garatge 100%</t>
   </si>
   <si>
     <t xml:space="preserve">Habitatge 50%
 Habitatge 50%
 Garatge 50 %
 </t>
   </si>
   <si>
     <t>Director d'Anàlisi i Investigacions, cessament</t>
   </si>
   <si>
     <t xml:space="preserve">Laia Rius Costa </t>
   </si>
   <si>
     <t>Directora d'Anàlisi i Investigacions</t>
   </si>
   <si>
     <t xml:space="preserve">Habitatge 50 %   </t>
+  </si>
+  <si>
+    <t>Declaració de béns alts càrrecs de l'Oficina Antifrau de Catalunya</t>
+  </si>
+  <si>
+    <t>Data d'actualització: 29 de juliol de 2026</t>
+  </si>
+  <si>
+    <t>Data de propera actualització: 31 de desembre de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00\ _€"/>
     <numFmt numFmtId="165" formatCode="#,##0.0000\ _€"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...11 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="major"/>
     </font>
     <font>
       <sz val="36"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF646659"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="14"/>
+      <name val="Verdana"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <name val="Aribau Grotesk Offc"/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Aribau Grotesk Offc"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Aribau Grotesk Offc"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...22 lines deleted...]
-    </fill>
   </fills>
-  <borders count="3">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-        <color indexed="64"/>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color auto="1"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013: Tema 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -829,841 +915,1064 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D22A4B2B-0BAD-4B7E-A664-1A9972E6ADAA}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AT20"/>
+  <dimension ref="A1:BG21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
-    <col min="2" max="2" width="31.88671875" customWidth="1"/>
-[...44 lines deleted...]
-    <col min="47" max="47" width="52.33203125" customWidth="1"/>
+    <col min="2" max="2" width="3" style="82" customWidth="1"/>
+    <col min="3" max="3" width="31.85546875" customWidth="1"/>
+    <col min="4" max="4" width="3.28515625" style="82" customWidth="1"/>
+    <col min="5" max="5" width="18.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="3.140625" style="82" customWidth="1"/>
+    <col min="7" max="7" width="14.5703125" customWidth="1"/>
+    <col min="8" max="8" width="2.7109375" style="82" customWidth="1"/>
+    <col min="9" max="9" width="20.7109375" customWidth="1"/>
+    <col min="10" max="10" width="3" customWidth="1"/>
+    <col min="11" max="11" width="13.5703125" style="11" customWidth="1"/>
+    <col min="12" max="12" width="3.140625" style="89" customWidth="1"/>
+    <col min="13" max="13" width="15" customWidth="1"/>
+    <col min="14" max="14" width="3.42578125" style="82" customWidth="1"/>
+    <col min="15" max="15" width="21.5703125" customWidth="1"/>
+    <col min="16" max="16" width="3.140625" style="82" customWidth="1"/>
+    <col min="17" max="17" width="18.85546875" customWidth="1"/>
+    <col min="18" max="18" width="3" style="82" customWidth="1"/>
+    <col min="19" max="19" width="16.5703125" style="8" customWidth="1"/>
+    <col min="20" max="20" width="3.28515625" style="81" customWidth="1"/>
+    <col min="21" max="21" width="14.28515625" style="8" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="3" style="81" customWidth="1"/>
+    <col min="23" max="23" width="16.5703125" style="10" customWidth="1"/>
+    <col min="24" max="24" width="2.42578125" style="96" customWidth="1"/>
+    <col min="25" max="25" width="18" style="10" customWidth="1"/>
+    <col min="26" max="26" width="2.140625" style="96" customWidth="1"/>
+    <col min="27" max="27" width="17.42578125" style="10" customWidth="1"/>
+    <col min="28" max="28" width="21.42578125" customWidth="1"/>
+    <col min="29" max="29" width="8.7109375" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="20.140625" style="12" customWidth="1"/>
+    <col min="31" max="31" width="14.7109375" customWidth="1"/>
+    <col min="32" max="32" width="21.28515625" customWidth="1"/>
+    <col min="33" max="33" width="18.28515625" customWidth="1"/>
+    <col min="34" max="34" width="18.7109375" style="10" customWidth="1"/>
+    <col min="35" max="35" width="17" style="10" customWidth="1"/>
+    <col min="36" max="36" width="25.7109375" customWidth="1"/>
+    <col min="37" max="37" width="18" style="10" customWidth="1"/>
+    <col min="38" max="38" width="23.42578125" customWidth="1"/>
+    <col min="39" max="39" width="15.140625" style="10" customWidth="1"/>
+    <col min="40" max="40" width="14.5703125" style="10" customWidth="1"/>
+    <col min="41" max="41" width="34.85546875" customWidth="1"/>
+    <col min="42" max="42" width="22.28515625" style="10" customWidth="1"/>
+    <col min="43" max="43" width="38.140625" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="22.28515625" customWidth="1"/>
+    <col min="45" max="45" width="20.28515625" customWidth="1"/>
+    <col min="46" max="46" width="17.140625" style="10" customWidth="1"/>
+    <col min="47" max="47" width="14.7109375" style="10" customWidth="1"/>
+    <col min="48" max="48" width="17.140625" customWidth="1"/>
+    <col min="49" max="49" width="13.7109375" customWidth="1"/>
+    <col min="50" max="50" width="14.140625" customWidth="1"/>
+    <col min="51" max="51" width="16.5703125" style="10" customWidth="1"/>
+    <col min="52" max="52" width="17.85546875" style="10" customWidth="1"/>
+    <col min="53" max="53" width="17" style="10" customWidth="1"/>
+    <col min="54" max="54" width="16.28515625" style="10" customWidth="1"/>
+    <col min="55" max="55" width="17.5703125" style="8" customWidth="1"/>
+    <col min="56" max="56" width="18.140625" style="8" customWidth="1"/>
+    <col min="57" max="57" width="16.5703125" style="10" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="14.42578125" style="10" customWidth="1"/>
+    <col min="59" max="59" width="16.7109375" style="10" customWidth="1"/>
+    <col min="60" max="60" width="52.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46" s="5" customFormat="1" ht="46.2" x14ac:dyDescent="0.85">
-[...47 lines deleted...]
-      <c r="A2" s="9" t="s">
+    <row r="1" spans="1:59" s="16" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.7">
+      <c r="A1" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="77"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="14"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="14"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="85"/>
+      <c r="N1" s="90"/>
+      <c r="O1" s="17"/>
+      <c r="P1" s="91"/>
+      <c r="Q1" s="17"/>
+      <c r="R1" s="91"/>
+      <c r="S1" s="18"/>
+      <c r="T1" s="92"/>
+      <c r="U1" s="18"/>
+      <c r="V1" s="92"/>
+      <c r="W1" s="19"/>
+      <c r="X1" s="93"/>
+      <c r="Y1" s="19"/>
+      <c r="Z1" s="93"/>
+      <c r="AA1" s="19"/>
+      <c r="AB1" s="17"/>
+      <c r="AC1" s="17"/>
+      <c r="AD1" s="20"/>
+      <c r="AE1" s="17"/>
+      <c r="AF1" s="17"/>
+      <c r="AG1" s="17"/>
+      <c r="AH1" s="19"/>
+      <c r="AI1" s="19"/>
+      <c r="AJ1" s="17"/>
+      <c r="AK1" s="19"/>
+      <c r="AL1" s="17"/>
+      <c r="AM1" s="19"/>
+      <c r="AN1" s="19"/>
+      <c r="AO1" s="17"/>
+      <c r="AP1" s="19"/>
+      <c r="AQ1" s="17"/>
+      <c r="AR1" s="17"/>
+      <c r="AS1" s="17"/>
+      <c r="AT1" s="19"/>
+      <c r="AU1" s="19"/>
+      <c r="AV1" s="17"/>
+      <c r="AW1" s="17"/>
+      <c r="AX1" s="17"/>
+      <c r="AY1" s="19"/>
+      <c r="AZ1" s="19"/>
+      <c r="BA1" s="19"/>
+      <c r="BB1" s="19"/>
+      <c r="BC1" s="18"/>
+      <c r="BD1" s="18"/>
+      <c r="BE1" s="19"/>
+      <c r="BF1" s="19"/>
+      <c r="BG1" s="19"/>
+    </row>
+    <row r="2" spans="1:59" s="16" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="21"/>
+      <c r="B2" s="78"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="78"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="86"/>
+      <c r="N2" s="90"/>
+      <c r="P2" s="90"/>
+      <c r="R2" s="90"/>
+      <c r="T2" s="90"/>
+      <c r="V2" s="90"/>
+      <c r="X2" s="90"/>
+      <c r="Z2" s="90"/>
+    </row>
+    <row r="3" spans="1:59" s="25" customFormat="1" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="39"/>
+      <c r="C3" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="39"/>
+      <c r="E3" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="40"/>
+      <c r="G3" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="40"/>
+      <c r="I3" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="N3" s="41"/>
+      <c r="O3" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="R3" s="41"/>
+      <c r="S3" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="T3" s="41"/>
+      <c r="U3" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="V3" s="41"/>
+      <c r="W3" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z3" s="41"/>
+      <c r="AA3" s="55" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB3" s="42"/>
+      <c r="AD3" s="26"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+      <c r="AK3" s="26"/>
+      <c r="AM3" s="26"/>
+      <c r="AN3" s="26"/>
+      <c r="AP3" s="26"/>
+      <c r="AT3" s="26"/>
+      <c r="AU3" s="26"/>
+      <c r="AY3" s="26"/>
+      <c r="AZ3" s="26"/>
+      <c r="BA3" s="26"/>
+      <c r="BB3" s="26"/>
+      <c r="BE3" s="26"/>
+      <c r="BF3" s="26"/>
+      <c r="BG3" s="26"/>
+    </row>
+    <row r="4" spans="1:59" s="23" customFormat="1" ht="30.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="43"/>
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="J4" s="84"/>
+      <c r="K4" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="L4" s="45"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="44"/>
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="43"/>
+      <c r="AD4" s="24"/>
+      <c r="AG4" s="27"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AK4" s="24"/>
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="28"/>
+      <c r="AP4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AW4" s="29"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="28"/>
+      <c r="BE4" s="24"/>
+      <c r="BF4" s="24"/>
+      <c r="BG4" s="24"/>
+    </row>
+    <row r="5" spans="1:59" s="2" customFormat="1" ht="57.75" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="31"/>
+      <c r="C5" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="32"/>
+      <c r="E5" s="60">
+        <v>42579</v>
+      </c>
+      <c r="F5" s="33"/>
+      <c r="G5" s="60">
+        <v>46020</v>
+      </c>
+      <c r="H5" s="33"/>
+      <c r="I5" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="46"/>
+      <c r="K5" s="62">
+        <v>78356.3</v>
+      </c>
+      <c r="L5" s="34"/>
+      <c r="M5" s="59">
+        <v>0</v>
+      </c>
+      <c r="N5" s="32"/>
+      <c r="O5" s="62">
+        <v>3000</v>
+      </c>
+      <c r="P5" s="34"/>
+      <c r="Q5" s="62">
+        <v>0</v>
+      </c>
+      <c r="R5" s="34"/>
+      <c r="S5" s="62">
+        <v>127107.4</v>
+      </c>
+      <c r="T5" s="34"/>
+      <c r="U5" s="59">
+        <v>75000</v>
+      </c>
+      <c r="V5" s="32"/>
+      <c r="W5" s="59">
+        <v>77905.240000000005</v>
+      </c>
+      <c r="X5" s="32"/>
+      <c r="Y5" s="59">
+        <v>0</v>
+      </c>
+      <c r="Z5" s="32"/>
+      <c r="AA5" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="47"/>
+      <c r="AD5" s="3"/>
+      <c r="AE5" s="3"/>
+      <c r="AF5" s="3"/>
+      <c r="AG5" s="3"/>
+      <c r="AH5" s="3"/>
+      <c r="AI5" s="3"/>
+      <c r="AK5" s="3"/>
+      <c r="AL5" s="3"/>
+      <c r="AM5" s="3"/>
+      <c r="AN5" s="3"/>
+      <c r="AO5" s="4"/>
+      <c r="AP5" s="3"/>
+      <c r="AQ5" s="3"/>
+      <c r="AR5" s="3"/>
+      <c r="AS5" s="3"/>
+      <c r="AT5" s="3"/>
+      <c r="AU5" s="3"/>
+      <c r="AV5" s="3"/>
+      <c r="AW5" s="3"/>
+      <c r="AX5" s="3"/>
+      <c r="AY5" s="3"/>
+      <c r="AZ5" s="3"/>
+      <c r="BA5" s="3"/>
+      <c r="BB5" s="3"/>
+      <c r="BC5" s="4"/>
+      <c r="BD5" s="3"/>
+      <c r="BE5" s="3"/>
+      <c r="BF5" s="3"/>
+      <c r="BG5" s="3"/>
+    </row>
+    <row r="6" spans="1:59" s="6" customFormat="1" ht="57" x14ac:dyDescent="0.2">
+      <c r="A6" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="31"/>
+      <c r="C6" s="64" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="32"/>
+      <c r="E6" s="65" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="33"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="33"/>
+      <c r="I6" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="46"/>
+      <c r="K6" s="67">
+        <v>482449</v>
+      </c>
+      <c r="L6" s="34"/>
+      <c r="M6" s="64">
+        <v>0</v>
+      </c>
+      <c r="N6" s="32"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="34"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="67">
+        <v>276100</v>
+      </c>
+      <c r="T6" s="34"/>
+      <c r="U6" s="67">
+        <v>0</v>
+      </c>
+      <c r="V6" s="34"/>
+      <c r="W6" s="67">
+        <v>0</v>
+      </c>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="67">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="34"/>
+      <c r="AA6" s="67">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="48"/>
+    </row>
+    <row r="7" spans="1:59" s="6" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="9"/>
-[...171 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="B7" s="31"/>
+      <c r="C7" s="64" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="32"/>
+      <c r="E7" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="33"/>
+      <c r="G7" s="65"/>
+      <c r="H7" s="33"/>
+      <c r="I7" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="49"/>
+      <c r="K7" s="69">
+        <v>68949.600000000006</v>
+      </c>
+      <c r="L7" s="50"/>
+      <c r="M7" s="67">
+        <v>0</v>
+      </c>
+      <c r="N7" s="34"/>
+      <c r="O7" s="67">
+        <v>64785</v>
+      </c>
+      <c r="P7" s="34"/>
+      <c r="Q7" s="67">
+        <v>0</v>
+      </c>
+      <c r="R7" s="34"/>
+      <c r="S7" s="67">
+        <v>150749.1</v>
+      </c>
+      <c r="T7" s="34"/>
+      <c r="U7" s="67">
+        <v>111113.38</v>
+      </c>
+      <c r="V7" s="34"/>
+      <c r="W7" s="67">
+        <v>113659.62</v>
+      </c>
+      <c r="X7" s="34"/>
+      <c r="Y7" s="67">
+        <v>0</v>
+      </c>
+      <c r="Z7" s="34"/>
+      <c r="AA7" s="67">
+        <v>936.67</v>
+      </c>
+      <c r="AB7" s="48"/>
+    </row>
+    <row r="8" spans="1:59" s="5" customFormat="1" ht="57" x14ac:dyDescent="0.2">
+      <c r="A8" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="31"/>
+      <c r="C8" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="32"/>
+      <c r="E8" s="65">
+        <v>42758</v>
+      </c>
+      <c r="F8" s="33"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="33"/>
+      <c r="I8" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="J8" s="46"/>
+      <c r="K8" s="67">
+        <v>152370</v>
+      </c>
+      <c r="L8" s="34"/>
+      <c r="M8" s="67"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="67">
+        <v>16000</v>
+      </c>
+      <c r="P8" s="34"/>
+      <c r="Q8" s="67"/>
+      <c r="R8" s="34"/>
+      <c r="S8" s="67">
+        <v>167141</v>
+      </c>
+      <c r="T8" s="34"/>
+      <c r="U8" s="67">
+        <v>68677</v>
+      </c>
+      <c r="V8" s="34"/>
+      <c r="W8" s="67">
+        <v>34333</v>
+      </c>
+      <c r="X8" s="34"/>
+      <c r="Y8" s="67">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="34"/>
+      <c r="AA8" s="67">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="30"/>
+    </row>
+    <row r="9" spans="1:59" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="31"/>
+      <c r="C9" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="32"/>
+      <c r="E9" s="65">
+        <v>42758</v>
+      </c>
+      <c r="F9" s="33"/>
+      <c r="G9" s="65">
+        <v>46127</v>
+      </c>
+      <c r="H9" s="33"/>
+      <c r="I9" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="51"/>
+      <c r="K9" s="67">
+        <v>214911</v>
+      </c>
+      <c r="L9" s="34"/>
+      <c r="M9" s="67">
+        <v>0</v>
+      </c>
+      <c r="N9" s="34"/>
+      <c r="O9" s="67">
+        <v>16000</v>
+      </c>
+      <c r="P9" s="34"/>
+      <c r="Q9" s="67">
+        <v>0</v>
+      </c>
+      <c r="R9" s="34"/>
+      <c r="S9" s="67">
+        <v>62404</v>
+      </c>
+      <c r="T9" s="34"/>
+      <c r="U9" s="67">
+        <v>74404</v>
+      </c>
+      <c r="V9" s="34"/>
+      <c r="W9" s="67">
+        <v>324751</v>
+      </c>
+      <c r="X9" s="34"/>
+      <c r="Y9" s="67">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="34"/>
+      <c r="AA9" s="67">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="30"/>
+    </row>
+    <row r="10" spans="1:59" s="5" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="31"/>
+      <c r="C10" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="37" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="38">
+      <c r="D10" s="32"/>
+      <c r="E10" s="65">
         <v>46020</v>
       </c>
-      <c r="E7" s="39" t="s">
+      <c r="F10" s="33"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="32"/>
+      <c r="K10" s="67">
+        <v>233572</v>
+      </c>
+      <c r="L10" s="34"/>
+      <c r="M10" s="67">
+        <v>0</v>
+      </c>
+      <c r="N10" s="34"/>
+      <c r="O10" s="71">
+        <v>7500</v>
+      </c>
+      <c r="P10" s="35"/>
+      <c r="Q10" s="67">
+        <v>0</v>
+      </c>
+      <c r="R10" s="34"/>
+      <c r="S10" s="67">
+        <v>94619</v>
+      </c>
+      <c r="T10" s="34"/>
+      <c r="U10" s="67">
+        <v>93500</v>
+      </c>
+      <c r="V10" s="34"/>
+      <c r="W10" s="67">
+        <v>235564</v>
+      </c>
+      <c r="X10" s="34"/>
+      <c r="Y10" s="67">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="34"/>
+      <c r="AA10" s="67">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="30"/>
+    </row>
+    <row r="11" spans="1:59" s="30" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="72" t="s">
         <v>35</v>
       </c>
-      <c r="F7" s="40">
-[...94 lines deleted...]
-      <c r="A9" s="36" t="s">
+      <c r="B11" s="31"/>
+      <c r="C11" s="73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="32"/>
+      <c r="E11" s="74">
+        <v>46128</v>
+      </c>
+      <c r="F11" s="33"/>
+      <c r="G11" s="74"/>
+      <c r="H11" s="33"/>
+      <c r="I11" s="73" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" s="32"/>
+      <c r="K11" s="75">
+        <v>267500</v>
+      </c>
+      <c r="L11" s="34"/>
+      <c r="M11" s="75">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34"/>
+      <c r="O11" s="76">
+        <v>0</v>
+      </c>
+      <c r="P11" s="35"/>
+      <c r="Q11" s="75">
+        <v>0</v>
+      </c>
+      <c r="R11" s="34"/>
+      <c r="S11" s="75">
+        <v>25000</v>
+      </c>
+      <c r="T11" s="34"/>
+      <c r="U11" s="75">
+        <v>0</v>
+      </c>
+      <c r="V11" s="34"/>
+      <c r="W11" s="75">
+        <v>0</v>
+      </c>
+      <c r="X11" s="34"/>
+      <c r="Y11" s="75">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="34"/>
+      <c r="AA11" s="75">
+        <v>182450</v>
+      </c>
+    </row>
+    <row r="12" spans="1:59" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="36"/>
+      <c r="B12" s="79"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="79"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="79"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="79"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="37"/>
+      <c r="L12" s="87"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="79"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="79"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="79"/>
+      <c r="S12" s="36"/>
+      <c r="T12" s="79"/>
+      <c r="U12" s="36"/>
+      <c r="V12" s="79"/>
+      <c r="W12" s="38"/>
+      <c r="X12" s="94"/>
+      <c r="Y12" s="38"/>
+      <c r="Z12" s="94"/>
+      <c r="AA12" s="38"/>
+      <c r="AD12" s="7"/>
+      <c r="AH12" s="7"/>
+      <c r="AI12" s="7"/>
+      <c r="AK12" s="7"/>
+      <c r="AM12" s="7"/>
+      <c r="AN12" s="7"/>
+      <c r="AP12" s="7"/>
+      <c r="AT12" s="7"/>
+      <c r="AU12" s="7"/>
+      <c r="AY12" s="7"/>
+      <c r="AZ12" s="7"/>
+      <c r="BA12" s="7"/>
+      <c r="BB12" s="7"/>
+      <c r="BE12" s="7"/>
+      <c r="BF12" s="7"/>
+      <c r="BG12" s="7"/>
+    </row>
+    <row r="13" spans="1:59" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="36"/>
+      <c r="B13" s="79"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="79"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="79"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="79"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="37"/>
+      <c r="L13" s="87"/>
+      <c r="M13" s="36"/>
+      <c r="N13" s="79"/>
+      <c r="O13" s="36"/>
+      <c r="P13" s="79"/>
+      <c r="Q13" s="36"/>
+      <c r="R13" s="79"/>
+      <c r="S13" s="36"/>
+      <c r="T13" s="79"/>
+      <c r="U13" s="36"/>
+      <c r="V13" s="79"/>
+      <c r="W13" s="38"/>
+      <c r="X13" s="94"/>
+      <c r="Y13" s="38"/>
+      <c r="Z13" s="94"/>
+      <c r="AA13" s="38"/>
+      <c r="AD13" s="7"/>
+      <c r="AH13" s="7"/>
+      <c r="AI13" s="7"/>
+      <c r="AK13" s="7"/>
+      <c r="AM13" s="7"/>
+      <c r="AN13" s="7"/>
+      <c r="AP13" s="7"/>
+      <c r="AT13" s="7"/>
+      <c r="AU13" s="7"/>
+      <c r="AY13" s="7"/>
+      <c r="AZ13" s="7"/>
+      <c r="BA13" s="7"/>
+      <c r="BB13" s="7"/>
+      <c r="BE13" s="7"/>
+      <c r="BF13" s="7"/>
+      <c r="BG13" s="7"/>
+    </row>
+    <row r="14" spans="1:59" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="36"/>
+      <c r="B14" s="79"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="79"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="36"/>
+      <c r="K14" s="37"/>
+      <c r="L14" s="87"/>
+      <c r="M14" s="36"/>
+      <c r="N14" s="79"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="79"/>
+      <c r="Q14" s="36"/>
+      <c r="R14" s="79"/>
+      <c r="S14" s="36"/>
+      <c r="T14" s="79"/>
+      <c r="U14" s="36"/>
+      <c r="V14" s="79"/>
+      <c r="W14" s="38"/>
+      <c r="X14" s="94"/>
+      <c r="Y14" s="38"/>
+      <c r="Z14" s="94"/>
+      <c r="AA14" s="38"/>
+      <c r="AD14" s="7"/>
+      <c r="AH14" s="7"/>
+      <c r="AI14" s="7"/>
+      <c r="AK14" s="7"/>
+      <c r="AM14" s="7"/>
+      <c r="AN14" s="7"/>
+      <c r="AP14" s="7"/>
+      <c r="AT14" s="7"/>
+      <c r="AU14" s="7"/>
+      <c r="AY14" s="7"/>
+      <c r="AZ14" s="7"/>
+      <c r="BA14" s="7"/>
+      <c r="BB14" s="7"/>
+      <c r="BE14" s="7"/>
+      <c r="BF14" s="7"/>
+      <c r="BG14" s="7"/>
+    </row>
+    <row r="15" spans="1:59" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="79"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="79"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="79"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="79"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="37"/>
+      <c r="L15" s="87"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="79"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="79"/>
+      <c r="Q15" s="36"/>
+      <c r="R15" s="79"/>
+      <c r="S15" s="36"/>
+      <c r="T15" s="79"/>
+      <c r="U15" s="36"/>
+      <c r="V15" s="79"/>
+      <c r="W15" s="38"/>
+      <c r="X15" s="94"/>
+      <c r="Y15" s="38"/>
+      <c r="Z15" s="94"/>
+      <c r="AA15" s="38"/>
+      <c r="AD15" s="7"/>
+      <c r="AH15" s="7"/>
+      <c r="AI15" s="7"/>
+      <c r="AK15" s="7"/>
+      <c r="AM15" s="7"/>
+      <c r="AN15" s="7"/>
+      <c r="AP15" s="7"/>
+      <c r="AT15" s="7"/>
+      <c r="AU15" s="7"/>
+      <c r="AY15" s="7"/>
+      <c r="AZ15" s="7"/>
+      <c r="BA15" s="7"/>
+      <c r="BB15" s="7"/>
+      <c r="BE15" s="7"/>
+      <c r="BF15" s="7"/>
+      <c r="BG15" s="7"/>
+    </row>
+    <row r="16" spans="1:59" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="37" t="s">
-[...172 lines deleted...]
-      <c r="E13" s="37" t="s">
+      <c r="B16" s="80"/>
+      <c r="D16" s="80"/>
+      <c r="F16" s="80"/>
+      <c r="H16" s="80"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="30"/>
+      <c r="N16" s="80"/>
+      <c r="P16" s="80"/>
+      <c r="R16" s="80"/>
+      <c r="T16" s="80"/>
+      <c r="V16" s="80"/>
+      <c r="W16" s="7"/>
+      <c r="X16" s="95"/>
+      <c r="Y16" s="7"/>
+      <c r="Z16" s="95"/>
+      <c r="AA16" s="7"/>
+      <c r="AD16" s="7"/>
+      <c r="AH16" s="7"/>
+      <c r="AI16" s="7"/>
+      <c r="AK16" s="7"/>
+      <c r="AM16" s="7"/>
+      <c r="AN16" s="7"/>
+      <c r="AP16" s="7"/>
+      <c r="AT16" s="7"/>
+      <c r="AU16" s="7"/>
+      <c r="AY16" s="7"/>
+      <c r="AZ16" s="7"/>
+      <c r="BA16" s="7"/>
+      <c r="BB16" s="7"/>
+      <c r="BE16" s="7"/>
+      <c r="BF16" s="7"/>
+      <c r="BG16" s="7"/>
+    </row>
+    <row r="17" spans="1:59" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="88"/>
+      <c r="N17" s="81"/>
+      <c r="P17" s="81"/>
+      <c r="R17" s="81"/>
+      <c r="T17" s="81"/>
+      <c r="V17" s="81"/>
+      <c r="W17" s="10"/>
+      <c r="X17" s="96"/>
+      <c r="Y17" s="10"/>
+      <c r="Z17" s="96"/>
+      <c r="AA17" s="10"/>
+      <c r="AD17" s="10"/>
+      <c r="AH17" s="10"/>
+      <c r="AI17" s="10"/>
+      <c r="AK17" s="10"/>
+      <c r="AM17" s="10"/>
+      <c r="AN17" s="10"/>
+      <c r="AP17" s="10"/>
+      <c r="AT17" s="10"/>
+      <c r="AU17" s="10"/>
+      <c r="AY17" s="10"/>
+      <c r="AZ17" s="10"/>
+      <c r="BA17" s="10"/>
+      <c r="BB17" s="10"/>
+      <c r="BE17" s="10"/>
+      <c r="BF17" s="10"/>
+      <c r="BG17" s="10"/>
+    </row>
+    <row r="18" spans="1:59" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B18" s="81"/>
+      <c r="D18" s="81"/>
+      <c r="F18" s="81"/>
+      <c r="H18" s="81"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="88"/>
+      <c r="N18" s="81"/>
+      <c r="P18" s="81"/>
+      <c r="R18" s="81"/>
+      <c r="T18" s="81"/>
+      <c r="V18" s="81"/>
+      <c r="W18" s="10"/>
+      <c r="X18" s="96"/>
+      <c r="Y18" s="10"/>
+      <c r="Z18" s="96"/>
+      <c r="AA18" s="10"/>
+      <c r="AD18" s="10"/>
+      <c r="AH18" s="10"/>
+      <c r="AI18" s="10"/>
+      <c r="AK18" s="10"/>
+      <c r="AM18" s="10"/>
+      <c r="AN18" s="10"/>
+      <c r="AP18" s="10"/>
+      <c r="AT18" s="10"/>
+      <c r="AU18" s="10"/>
+      <c r="AY18" s="10"/>
+      <c r="AZ18" s="10"/>
+      <c r="BA18" s="10"/>
+      <c r="BB18" s="10"/>
+      <c r="BE18" s="10"/>
+      <c r="BF18" s="10"/>
+      <c r="BG18" s="10"/>
+    </row>
+    <row r="19" spans="1:59" x14ac:dyDescent="0.25">
+      <c r="A19" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="F13" s="40">
-[...185 lines deleted...]
-      <c r="AT20" s="33"/>
+    </row>
+    <row r="20" spans="1:59" x14ac:dyDescent="0.25">
+      <c r="A20" s="98"/>
+    </row>
+    <row r="21" spans="1:59" x14ac:dyDescent="0.25">
+      <c r="A21" s="97" t="s">
+        <v>40</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I3:K3"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="22" fitToWidth="0" orientation="landscape" r:id="rId1"/>
-</worksheet>
-[...10 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Full1</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Declaració béns alts carrecs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Francesca U. Català Martí</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>